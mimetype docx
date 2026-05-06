--- v0 (2025-12-05)
+++ v1 (2026-05-06)
@@ -1,58 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="58B58AAA" w14:textId="24E99D62" w:rsidR="00177D23" w:rsidRPr="002469D3" w:rsidRDefault="00173A8A" w:rsidP="00DF18F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00ED7E33">
         <w:t>eportable Incident Notification F</w:t>
       </w:r>
       <w:r>
         <w:t>orm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDE3EBA" w14:textId="7611A216" w:rsidR="00986D0E" w:rsidRPr="007567E0" w:rsidRDefault="00173A8A" w:rsidP="00986D0E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
@@ -741,67 +745,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7281EB" w14:textId="18A2536E" w:rsidR="00FD7790" w:rsidRPr="00173A8A" w:rsidRDefault="00173A8A" w:rsidP="00173A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173A8A">
         <w:t>Contacts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Non-Government School Regulation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418A5A9F" w14:textId="01ABF9BD" w:rsidR="00137A4A" w:rsidRPr="00173A8A" w:rsidRDefault="000E2B0B" w:rsidP="007567E0">
+    <w:p w14:paraId="418A5A9F" w14:textId="089775DB" w:rsidR="00137A4A" w:rsidRPr="00173A8A" w:rsidRDefault="000E2B0B" w:rsidP="007567E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">T: (08) 9441 </w:t>
       </w:r>
       <w:r w:rsidR="005B509F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">1906    </w:t>
+        <w:t>190</w:t>
+      </w:r>
+      <w:r w:rsidR="008D41FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="005B509F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00137A4A" w:rsidRPr="00173A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">E: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00137A4A" w:rsidRPr="00173A8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>NGSRegulation.Criticalincidents@education.wa.edu.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A542A56" w14:textId="77777777" w:rsidR="007567E0" w:rsidRPr="002469D3" w:rsidRDefault="007567E0" w:rsidP="007567E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
@@ -1118,65 +1134,51 @@
               </w:rPr>
               <w:t>The death of a student</w:t>
             </w:r>
             <w:r w:rsidR="00C61F43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff member </w:t>
             </w:r>
             <w:r w:rsidR="00C61F43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">or visitor who is </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">at school or during a school-related </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> following an incident at school or during </w:t>
+              <w:t xml:space="preserve">at school or during a school-related activity, or following an incident at school or during </w:t>
             </w:r>
             <w:r w:rsidR="00522A50">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>school-related activity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D111B" w14:paraId="28BD7E95" w14:textId="77777777" w:rsidTr="00522A50">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="2091575384"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
@@ -1248,83 +1250,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> a student</w:t>
             </w:r>
             <w:r w:rsidR="00C61F43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff member </w:t>
             </w:r>
             <w:r w:rsidR="00C61F43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">or visitor who is </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">at school or during a school-related </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>at school or during a school-related activity</w:t>
+            </w:r>
+            <w:r w:rsidR="00C61F43">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>activity</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C61F43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> following an incident at school or a school-related activity and where the incident has resulted or may result in significant impact.</w:t>
+              <w:t>or following an incident at school or a school-related activity and where the incident has resulted or may result in significant impact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D111B" w14:paraId="7430C54C" w14:textId="77777777" w:rsidTr="00522A50">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-409464026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="436" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="08ADD972" w14:textId="7A6C9A75" w:rsidR="002D111B" w:rsidRDefault="002D111B" w:rsidP="00DF18F7">
                 <w:pPr>
@@ -1348,71 +1336,57 @@
             <w:tcW w:w="10185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="107BB08D" w14:textId="41EF6B49" w:rsidR="002D111B" w:rsidRPr="00DF18F7" w:rsidRDefault="002D111B" w:rsidP="00DF18F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An incident requiring a police or other emergency services response when a student appears to have been taken or removed</w:t>
             </w:r>
             <w:r w:rsidR="00C61F43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the school or from a school-related activity</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> without proper </w:t>
-[...6 lines deleted...]
-              <w:t>authority</w:t>
+              <w:t xml:space="preserve"> without proper authority</w:t>
             </w:r>
             <w:r w:rsidR="00C61F43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>, or</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> goes missing and cannot be accounted for</w:t>
+              <w:t>, or goes missing and cannot be accounted for</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF18F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D111B" w14:paraId="52BE2C75" w14:textId="77777777" w:rsidTr="00522A50">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1725716944"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -2747,65 +2721,51 @@
         <w:t>ncident</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C6F5FC" w14:textId="1440538D" w:rsidR="00C45A37" w:rsidRPr="00B86EF8" w:rsidRDefault="00C45A37" w:rsidP="00C45A37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45A37">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>etail what happe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ned, who was affected and any contributing factors (where relevant to the type of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> known at the time of the incident). </w:t>
+        <w:t xml:space="preserve">ned, who was affected and any contributing factors (where relevant to the type of incident, and known at the time of the incident). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C45A37">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Personal information is not required on this form. For example</w:t>
       </w:r>
       <w:r w:rsidR="00E40989">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, depending on the incident</w:t>
       </w:r>
       <w:r w:rsidRPr="00C45A37">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, a student</w:t>
       </w:r>
       <w:r w:rsidR="00E91AFB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
@@ -3127,51 +3087,51 @@
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="339F67FE" w14:textId="77777777" w:rsidR="002D111B" w:rsidRDefault="006D4B7C" w:rsidP="002D111B">
             <w:pPr>
               <w:pStyle w:val="SATablelist"/>
             </w:pPr>
             <w:r>
               <w:t>Report No</w:t>
             </w:r>
             <w:r w:rsidR="002D111B">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="317804B0" w14:textId="7671A517" w:rsidR="006D4B7C" w:rsidRPr="00D34180" w:rsidRDefault="00B134BF" w:rsidP="005A53FE">
+          <w:p w14:paraId="317804B0" w14:textId="7671A517" w:rsidR="006D4B7C" w:rsidRPr="00D34180" w:rsidRDefault="008D41FA" w:rsidP="005A53FE">
             <w:pPr>
               <w:pStyle w:val="SATablelist"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1557621161"/>
                 <w:placeholder>
                   <w:docPart w:val="320ECBB51B704403B1E131F7FBB9F4E6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="FFCC99"/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B5691D" w:rsidRPr="00C96903">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
                   </w:rPr>
                   <w:t>Click/tap to enter.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3318,51 +3278,51 @@
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DAF6470" w14:textId="77777777" w:rsidR="002D111B" w:rsidRDefault="006D4B7C" w:rsidP="002D111B">
             <w:pPr>
               <w:pStyle w:val="SATablelist"/>
             </w:pPr>
             <w:r>
               <w:t>Report No</w:t>
             </w:r>
             <w:r w:rsidR="002D111B">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4036A35C" w14:textId="1A2EBA57" w:rsidR="006D4B7C" w:rsidRPr="00D34180" w:rsidRDefault="00B134BF" w:rsidP="002D111B">
+          <w:p w14:paraId="4036A35C" w14:textId="1A2EBA57" w:rsidR="006D4B7C" w:rsidRPr="00D34180" w:rsidRDefault="008D41FA" w:rsidP="002D111B">
             <w:pPr>
               <w:pStyle w:val="SATablelist"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1824269895"/>
                 <w:placeholder>
                   <w:docPart w:val="2DD5910E047C41B8B1495367753B8B60"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="FFCC99"/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002D111B" w:rsidRPr="00C96903">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
                   </w:rPr>
                   <w:t>Click/tap to enter.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3747,63 +3707,55 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A0A6945" w14:textId="024DCA4E" w:rsidR="006D4B7C" w:rsidRDefault="006D4B7C" w:rsidP="007567E0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Worksafe</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Worksafe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5387A2B3" w14:textId="63509252" w:rsidR="006D4B7C" w:rsidRPr="002D111B" w:rsidRDefault="006D4B7C" w:rsidP="006D4B7C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="002D111B">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
@@ -4251,51 +4203,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4956" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04521DDF" w14:textId="7225B7D3" w:rsidR="006D4B7C" w:rsidRDefault="006D4B7C" w:rsidP="006D4B7C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Number </w:t>
             </w:r>
             <w:r w:rsidR="00A2349C">
               <w:t>of students and d</w:t>
             </w:r>
             <w:r>
               <w:t>uration</w:t>
             </w:r>
             <w:r w:rsidR="00A2349C">
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidR="002D111B">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078C8216" w14:textId="57A1D7C8" w:rsidR="004120DF" w:rsidRPr="00D34180" w:rsidRDefault="00B134BF" w:rsidP="006D4B7C">
+          <w:p w14:paraId="078C8216" w14:textId="57A1D7C8" w:rsidR="004120DF" w:rsidRPr="00D34180" w:rsidRDefault="008D41FA" w:rsidP="006D4B7C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1783298509"/>
                 <w:placeholder>
                   <w:docPart w:val="DE607B74F1E74666A886BA1DD4D94F79"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="FFCC99"/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002D111B" w:rsidRPr="00C96903">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
                   </w:rPr>
                   <w:t>Click/tap to enter.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4937,51 +4889,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff disciplinary action taken (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4956" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EFCC266" w14:textId="5E67CD6C" w:rsidR="006D4B7C" w:rsidRDefault="006D4B7C" w:rsidP="006D4B7C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Details</w:t>
             </w:r>
             <w:r w:rsidR="002D111B">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D3D5EB3" w14:textId="743A8BB6" w:rsidR="006D4B7C" w:rsidRDefault="00B134BF" w:rsidP="002D111B">
+          <w:p w14:paraId="7D3D5EB3" w14:textId="743A8BB6" w:rsidR="006D4B7C" w:rsidRDefault="008D41FA" w:rsidP="002D111B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-143969178"/>
                 <w:placeholder>
                   <w:docPart w:val="7729F0BD38704A27BECFDF00E38388F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="FFCC99"/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002D111B" w:rsidRPr="00C96903">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
                   </w:rPr>
                   <w:t>Click/tap to enter.</w:t>
                 </w:r>
@@ -5038,51 +4990,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4956" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073A8F7F" w14:textId="21EE5589" w:rsidR="006D4B7C" w:rsidRDefault="006D4B7C" w:rsidP="006D4B7C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Details</w:t>
             </w:r>
             <w:r w:rsidR="002D111B">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B54D40" w14:textId="5E5E801C" w:rsidR="006D4B7C" w:rsidRDefault="00B134BF" w:rsidP="006D4B7C">
+          <w:p w14:paraId="57B54D40" w14:textId="5E5E801C" w:rsidR="006D4B7C" w:rsidRDefault="008D41FA" w:rsidP="006D4B7C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-631249269"/>
                 <w:placeholder>
                   <w:docPart w:val="F8F6125B9EC547B89656831DB84C199E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="FFCC99"/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002D111B" w:rsidRPr="00C96903">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
                   </w:rPr>
                   <w:t>Click/tap to enter.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5158,51 +5110,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10621"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B86EF8" w:rsidRPr="002469D3" w14:paraId="3777C9E8" w14:textId="77777777" w:rsidTr="005D2547">
         <w:trPr>
           <w:trHeight w:val="1646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBF99B0" w14:textId="70D77414" w:rsidR="00B86EF8" w:rsidRPr="002469D3" w:rsidRDefault="00B134BF" w:rsidP="002D111B">
+          <w:p w14:paraId="1EBF99B0" w14:textId="70D77414" w:rsidR="00B86EF8" w:rsidRPr="002469D3" w:rsidRDefault="008D41FA" w:rsidP="002D111B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1442067529"/>
                 <w:placeholder>
                   <w:docPart w:val="FD4F7E396A754650B817E3C679590AD1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="FFCC99"/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002D111B" w:rsidRPr="00C96903">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
                   </w:rPr>
                   <w:t>Click/tap to enter.</w:t>
                 </w:r>
@@ -5242,172 +5194,181 @@
         <w:t xml:space="preserve"> for completing th</w:t>
       </w:r>
       <w:r w:rsidR="007567E0">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B008B">
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="00C16FBA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E18AF8" w14:textId="5E11749B" w:rsidR="00D24E88" w:rsidRPr="00D24E88" w:rsidRDefault="007567E0" w:rsidP="00616085">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non-Government School Regulation may contact you for further information at a later date.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D24E88" w:rsidRPr="00D24E88" w:rsidSect="00D24E88">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="794" w:right="567" w:bottom="794" w:left="709" w:header="340" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C94D1A3" w14:textId="77777777" w:rsidR="00B134BF" w:rsidRDefault="00B134BF">
+    <w:p w14:paraId="1EAA21FB" w14:textId="77777777" w:rsidR="00723BBB" w:rsidRDefault="00723BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4925C7" w14:textId="77777777" w:rsidR="00B134BF" w:rsidRDefault="00B134BF">
+    <w:p w14:paraId="42C2381C" w14:textId="77777777" w:rsidR="00723BBB" w:rsidRDefault="00723BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:id w:val="1718857531"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
@@ -5663,70 +5624,463 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00B86EF8" w:rsidRPr="002469D3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="529D92DA" w14:textId="77777777" w:rsidR="00B134BF" w:rsidRDefault="00B134BF">
+    <w:p w14:paraId="37BDFA56" w14:textId="77777777" w:rsidR="00723BBB" w:rsidRDefault="00723BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C71127E" w14:textId="77777777" w:rsidR="00B134BF" w:rsidRDefault="00B134BF">
+    <w:p w14:paraId="4DD1B13A" w14:textId="77777777" w:rsidR="00723BBB" w:rsidRDefault="00723BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="208A3205" w14:textId="3BA92B4C" w:rsidR="008D41FA" w:rsidRDefault="008D41FA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63EECC69" wp14:editId="693877B0">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="255071616" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3B0F5674" w14:textId="5674849E" w:rsidR="008D41FA" w:rsidRPr="008D41FA" w:rsidRDefault="008D41FA" w:rsidP="008D41FA">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008D41FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="63EECC69" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3B0F5674" w14:textId="5674849E" w:rsidR="008D41FA" w:rsidRPr="008D41FA" w:rsidRDefault="008D41FA" w:rsidP="008D41FA">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008D41FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FAEB576" w14:textId="6501BA92" w:rsidR="008D41FA" w:rsidRDefault="008D41FA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5F57BF" wp14:editId="6CC9739E">
+              <wp:simplePos x="447675" y="219075"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2089487878" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59C5F18B" w14:textId="19D055A3" w:rsidR="008D41FA" w:rsidRPr="008D41FA" w:rsidRDefault="008D41FA" w:rsidP="008D41FA">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008D41FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0E5F57BF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="59C5F18B" w14:textId="19D055A3" w:rsidR="008D41FA" w:rsidRPr="008D41FA" w:rsidRDefault="008D41FA" w:rsidP="008D41FA">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008D41FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="196A6462" w14:textId="3B714BD5" w:rsidR="008D41FA" w:rsidRDefault="008D41FA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0476EEDE" wp14:editId="0F90D6CD">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="964862131" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55FEC6E8" w14:textId="2A218441" w:rsidR="008D41FA" w:rsidRPr="008D41FA" w:rsidRDefault="008D41FA" w:rsidP="008D41FA">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008D41FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0476EEDE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="55FEC6E8" w14:textId="2A218441" w:rsidR="008D41FA" w:rsidRPr="008D41FA" w:rsidRDefault="008D41FA" w:rsidP="008D41FA">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008D41FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000885"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="590" w:hanging="422"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="181818"/>
         <w:w w:val="98"/>
         <w:sz w:val="23"/>
         <w:szCs w:val="23"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -6309,114 +6663,111 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1617172450">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="28923276">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="913055192">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="179785404">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1391534989">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1265919002">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="158"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00351B58"/>
     <w:rsid w:val="0000292F"/>
     <w:rsid w:val="00004176"/>
     <w:rsid w:val="00004FAA"/>
-    <w:rsid w:val="00005CA9"/>
     <w:rsid w:val="00012F99"/>
     <w:rsid w:val="00016C28"/>
     <w:rsid w:val="00017960"/>
     <w:rsid w:val="00026049"/>
     <w:rsid w:val="00032513"/>
     <w:rsid w:val="000349C0"/>
     <w:rsid w:val="00041031"/>
     <w:rsid w:val="00043080"/>
     <w:rsid w:val="000473EB"/>
     <w:rsid w:val="0004776E"/>
     <w:rsid w:val="00047E6C"/>
     <w:rsid w:val="00050CDC"/>
     <w:rsid w:val="00050E23"/>
     <w:rsid w:val="000537BA"/>
     <w:rsid w:val="0006095E"/>
     <w:rsid w:val="00065DF8"/>
     <w:rsid w:val="00066131"/>
     <w:rsid w:val="000707A8"/>
     <w:rsid w:val="00071845"/>
     <w:rsid w:val="00071CE5"/>
     <w:rsid w:val="000759DB"/>
     <w:rsid w:val="00076CF0"/>
     <w:rsid w:val="00085A65"/>
     <w:rsid w:val="00086C3A"/>
     <w:rsid w:val="000877A0"/>
@@ -6449,51 +6800,50 @@
     <w:rsid w:val="000F6C0A"/>
     <w:rsid w:val="000F7365"/>
     <w:rsid w:val="00101290"/>
     <w:rsid w:val="001022D6"/>
     <w:rsid w:val="001024D6"/>
     <w:rsid w:val="001037F4"/>
     <w:rsid w:val="001071C5"/>
     <w:rsid w:val="00110BFC"/>
     <w:rsid w:val="00111DA6"/>
     <w:rsid w:val="00112837"/>
     <w:rsid w:val="001144C5"/>
     <w:rsid w:val="001164FE"/>
     <w:rsid w:val="00120351"/>
     <w:rsid w:val="001211D2"/>
     <w:rsid w:val="00121EFB"/>
     <w:rsid w:val="00122D7B"/>
     <w:rsid w:val="00123B55"/>
     <w:rsid w:val="00123E6B"/>
     <w:rsid w:val="00126E85"/>
     <w:rsid w:val="001300DB"/>
     <w:rsid w:val="00133039"/>
     <w:rsid w:val="00135643"/>
     <w:rsid w:val="001356BD"/>
     <w:rsid w:val="001361B4"/>
     <w:rsid w:val="00137A4A"/>
-    <w:rsid w:val="00137B8F"/>
     <w:rsid w:val="00140458"/>
     <w:rsid w:val="00140B7E"/>
     <w:rsid w:val="00144394"/>
     <w:rsid w:val="0014499D"/>
     <w:rsid w:val="00146096"/>
     <w:rsid w:val="00146E68"/>
     <w:rsid w:val="00150517"/>
     <w:rsid w:val="0015054E"/>
     <w:rsid w:val="00150C4D"/>
     <w:rsid w:val="0015640B"/>
     <w:rsid w:val="00156FAA"/>
     <w:rsid w:val="00157E76"/>
     <w:rsid w:val="0016136F"/>
     <w:rsid w:val="0016488E"/>
     <w:rsid w:val="00167401"/>
     <w:rsid w:val="00167619"/>
     <w:rsid w:val="001709C4"/>
     <w:rsid w:val="00173A8A"/>
     <w:rsid w:val="00175D50"/>
     <w:rsid w:val="0017651A"/>
     <w:rsid w:val="00177D23"/>
     <w:rsid w:val="00184BB0"/>
     <w:rsid w:val="001862EB"/>
     <w:rsid w:val="00186EFE"/>
     <w:rsid w:val="00190AB2"/>
@@ -6946,80 +7296,79 @@
     <w:rsid w:val="00801426"/>
     <w:rsid w:val="0080192D"/>
     <w:rsid w:val="00810C46"/>
     <w:rsid w:val="00814657"/>
     <w:rsid w:val="00817175"/>
     <w:rsid w:val="00821E2B"/>
     <w:rsid w:val="00822B3D"/>
     <w:rsid w:val="008249A7"/>
     <w:rsid w:val="00825FF6"/>
     <w:rsid w:val="0082657E"/>
     <w:rsid w:val="008265DE"/>
     <w:rsid w:val="00827B64"/>
     <w:rsid w:val="008319BF"/>
     <w:rsid w:val="00832A3B"/>
     <w:rsid w:val="00833E2A"/>
     <w:rsid w:val="00835302"/>
     <w:rsid w:val="00836632"/>
     <w:rsid w:val="00836D6E"/>
     <w:rsid w:val="0084015D"/>
     <w:rsid w:val="00841B64"/>
     <w:rsid w:val="008424D9"/>
     <w:rsid w:val="008466D6"/>
     <w:rsid w:val="00847572"/>
     <w:rsid w:val="00855BC0"/>
     <w:rsid w:val="00863DEE"/>
-    <w:rsid w:val="00864C1C"/>
     <w:rsid w:val="00864F85"/>
     <w:rsid w:val="00865BB7"/>
     <w:rsid w:val="008666C8"/>
     <w:rsid w:val="00867697"/>
     <w:rsid w:val="00867E86"/>
     <w:rsid w:val="00872AF7"/>
     <w:rsid w:val="00874154"/>
     <w:rsid w:val="00881353"/>
     <w:rsid w:val="0088388F"/>
     <w:rsid w:val="00883A5B"/>
     <w:rsid w:val="008846C2"/>
     <w:rsid w:val="008869B1"/>
     <w:rsid w:val="008906DF"/>
     <w:rsid w:val="00894F2E"/>
     <w:rsid w:val="008A11A1"/>
     <w:rsid w:val="008A26EE"/>
     <w:rsid w:val="008A279A"/>
     <w:rsid w:val="008A59AB"/>
     <w:rsid w:val="008A70DF"/>
     <w:rsid w:val="008B3406"/>
     <w:rsid w:val="008B52A7"/>
     <w:rsid w:val="008B6053"/>
-    <w:rsid w:val="008B60D0"/>
     <w:rsid w:val="008B6DD7"/>
     <w:rsid w:val="008B75B1"/>
     <w:rsid w:val="008B76B0"/>
     <w:rsid w:val="008C2537"/>
     <w:rsid w:val="008C7A79"/>
     <w:rsid w:val="008D3D19"/>
+    <w:rsid w:val="008D41FA"/>
     <w:rsid w:val="008D5401"/>
     <w:rsid w:val="008D7F8D"/>
     <w:rsid w:val="008E0453"/>
     <w:rsid w:val="008E0D50"/>
     <w:rsid w:val="008E34BF"/>
     <w:rsid w:val="008E3DAD"/>
     <w:rsid w:val="008E696F"/>
     <w:rsid w:val="008E7395"/>
     <w:rsid w:val="008F1DC6"/>
     <w:rsid w:val="008F26EA"/>
     <w:rsid w:val="008F341D"/>
     <w:rsid w:val="008F48F3"/>
     <w:rsid w:val="008F58CC"/>
     <w:rsid w:val="008F6FB4"/>
     <w:rsid w:val="00902F0B"/>
     <w:rsid w:val="00904ACA"/>
     <w:rsid w:val="00905951"/>
     <w:rsid w:val="009061E5"/>
     <w:rsid w:val="00907734"/>
     <w:rsid w:val="0091163C"/>
     <w:rsid w:val="00912CF6"/>
     <w:rsid w:val="00914434"/>
     <w:rsid w:val="00914A51"/>
     <w:rsid w:val="00922AE4"/>
     <w:rsid w:val="0092500E"/>
@@ -7130,51 +7479,50 @@
     <w:rsid w:val="00AA62F7"/>
     <w:rsid w:val="00AA7F2B"/>
     <w:rsid w:val="00AB1219"/>
     <w:rsid w:val="00AB4E4E"/>
     <w:rsid w:val="00AC08E1"/>
     <w:rsid w:val="00AC12FA"/>
     <w:rsid w:val="00AC52DA"/>
     <w:rsid w:val="00AC5664"/>
     <w:rsid w:val="00AC5878"/>
     <w:rsid w:val="00AD07A3"/>
     <w:rsid w:val="00AD2483"/>
     <w:rsid w:val="00AD3817"/>
     <w:rsid w:val="00AD4417"/>
     <w:rsid w:val="00AD4CE4"/>
     <w:rsid w:val="00AD722B"/>
     <w:rsid w:val="00AE34E9"/>
     <w:rsid w:val="00AE3C0C"/>
     <w:rsid w:val="00AE631E"/>
     <w:rsid w:val="00AF0CBA"/>
     <w:rsid w:val="00AF123D"/>
     <w:rsid w:val="00AF43F2"/>
     <w:rsid w:val="00AF6633"/>
     <w:rsid w:val="00B05029"/>
     <w:rsid w:val="00B07AF2"/>
     <w:rsid w:val="00B12922"/>
-    <w:rsid w:val="00B134BF"/>
     <w:rsid w:val="00B214FC"/>
     <w:rsid w:val="00B227C0"/>
     <w:rsid w:val="00B26537"/>
     <w:rsid w:val="00B27039"/>
     <w:rsid w:val="00B30B5B"/>
     <w:rsid w:val="00B30BF5"/>
     <w:rsid w:val="00B31543"/>
     <w:rsid w:val="00B316DF"/>
     <w:rsid w:val="00B31FAC"/>
     <w:rsid w:val="00B339F6"/>
     <w:rsid w:val="00B33AD8"/>
     <w:rsid w:val="00B3495D"/>
     <w:rsid w:val="00B41C18"/>
     <w:rsid w:val="00B433D3"/>
     <w:rsid w:val="00B437D3"/>
     <w:rsid w:val="00B447D0"/>
     <w:rsid w:val="00B4690A"/>
     <w:rsid w:val="00B50806"/>
     <w:rsid w:val="00B54DD0"/>
     <w:rsid w:val="00B5691D"/>
     <w:rsid w:val="00B57C2D"/>
     <w:rsid w:val="00B62744"/>
     <w:rsid w:val="00B65784"/>
     <w:rsid w:val="00B66DC3"/>
     <w:rsid w:val="00B70979"/>
@@ -7484,106 +7832,107 @@
     <w:rsid w:val="00F43BCD"/>
     <w:rsid w:val="00F44933"/>
     <w:rsid w:val="00F522D0"/>
     <w:rsid w:val="00F5477C"/>
     <w:rsid w:val="00F56A69"/>
     <w:rsid w:val="00F5718C"/>
     <w:rsid w:val="00F65697"/>
     <w:rsid w:val="00F65CC9"/>
     <w:rsid w:val="00F71611"/>
     <w:rsid w:val="00F71E64"/>
     <w:rsid w:val="00F730C4"/>
     <w:rsid w:val="00F80243"/>
     <w:rsid w:val="00F80666"/>
     <w:rsid w:val="00F81A2A"/>
     <w:rsid w:val="00F854F0"/>
     <w:rsid w:val="00F8583E"/>
     <w:rsid w:val="00F90309"/>
     <w:rsid w:val="00FA0620"/>
     <w:rsid w:val="00FA1A9C"/>
     <w:rsid w:val="00FA6D92"/>
     <w:rsid w:val="00FA7C51"/>
     <w:rsid w:val="00FB0844"/>
     <w:rsid w:val="00FB1427"/>
     <w:rsid w:val="00FB14C9"/>
     <w:rsid w:val="00FB2BF3"/>
+    <w:rsid w:val="00FC020B"/>
     <w:rsid w:val="00FC0C1C"/>
     <w:rsid w:val="00FC2273"/>
     <w:rsid w:val="00FC4001"/>
     <w:rsid w:val="00FC4218"/>
     <w:rsid w:val="00FC698F"/>
     <w:rsid w:val="00FC7D27"/>
     <w:rsid w:val="00FD0EBE"/>
     <w:rsid w:val="00FD199A"/>
     <w:rsid w:val="00FD337A"/>
     <w:rsid w:val="00FD6FAE"/>
     <w:rsid w:val="00FD7790"/>
     <w:rsid w:val="00FD7E48"/>
     <w:rsid w:val="00FE1FC4"/>
     <w:rsid w:val="00FE2FF3"/>
     <w:rsid w:val="00FE3105"/>
     <w:rsid w:val="00FE3FD6"/>
     <w:rsid w:val="00FE403C"/>
     <w:rsid w:val="00FE583A"/>
     <w:rsid w:val="00FF39EF"/>
     <w:rsid w:val="00FF4821"/>
     <w:rsid w:val="00FF6C9E"/>
     <w:rsid w:val="00FF7D54"/>
     <w:rsid w:val="00FF7D88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58BD693A"/>
   <w15:docId w15:val="{67C9E558-8027-467A-A51E-D8B356511DF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9065,1462 +9414,1466 @@
     <w:locked/>
     <w:rsid w:val="00C61F43"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B509F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825826513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1481531611">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGSRegulation.Criticalincidents@education.wa.edu.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGSRegulation.Criticalincidents@education.wa.edu.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.wa.edu.au/standards" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PSWTeam@cewa.edu.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGSRegulation.Criticalincidents@education.wa.edu.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGSRegulation.Criticalincidents@education.wa.edu.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.wa.edu.au/standards" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PSWTeam@cewa.edu.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C94C4F57694D47D79500F96C94E2CE90"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1E81908-9D2D-4E6A-8EDB-8F1BF4998043}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="C94C4F57694D47D79500F96C94E2CE902"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2581C42DCE7E4C3C9722BACF14FA425B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6856C60-2E8D-4B99-9E0C-5558A0F96BFB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="2581C42DCE7E4C3C9722BACF14FA425B2"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="21F1358EC6284512880D8CAACD4E212D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81827C49-EDFE-4F5C-99E6-D3453F1239BE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="21F1358EC6284512880D8CAACD4E212D2"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5B4C100F8E4A4299B4DD02DA6EE1FC7C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E5E6DE93-407E-458B-A07C-07E36DBEA5AE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="5B4C100F8E4A4299B4DD02DA6EE1FC7C2"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8A6DD8DA36C4A83A0DE5ADA4C45EC3B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D5713A4A-C80E-431F-9253-67FA90CFF6F2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="E8A6DD8DA36C4A83A0DE5ADA4C45EC3B2"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1C5F3A68BA9240E0B2A20B21E68BFA07"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B48645D-3838-4695-98DC-0CCB2074F8A7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="1C5F3A68BA9240E0B2A20B21E68BFA072"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4318EAA81C934B518AAE7583FB4F913E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE2A8EC3-27F7-4F5C-BBFB-92F0B084CCFB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="4318EAA81C934B518AAE7583FB4F913E2"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DF19C44C9D13409F9F3F7D667E3B61DC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{096225FE-5183-4993-BD1C-73D216CF1764}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="DF19C44C9D13409F9F3F7D667E3B61DC2"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D221BD0DEEF84DDA97FDA81518BDFBC1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BDF8BD64-15D1-4B20-BACE-47CC98C65F6A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="D221BD0DEEF84DDA97FDA81518BDFBC12"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7239EDD8E9E64C21BAF0453E2BCB0AC1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ACC7D3C3-24F7-46A4-BAC5-0EB7ED0FA093}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="7239EDD8E9E64C21BAF0453E2BCB0AC12"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="463969ECA83E41DB913564804E692FC1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EBACD571-F8FD-4967-9750-E2E8780325B6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="463969ECA83E41DB913564804E692FC12"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7F3149BD5123481D8186FA0F35906917"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{180F4B26-BE5C-426C-92EE-54ACA3987603}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="7F3149BD5123481D8186FA0F359069172"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="320ECBB51B704403B1E131F7FBB9F4E6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6A98549A-696F-4B02-9BF5-CD844DF5D793}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="320ECBB51B704403B1E131F7FBB9F4E62"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD5910E047C41B8B1495367753B8B60"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C1D8F4F4-C9D1-48D8-AE7F-44DCA378B0C4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="2DD5910E047C41B8B1495367753B8B602"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1799E9BA3CF54EF3B494513CB1ADFEF7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{44672128-4D74-4E0D-A809-D2CC6EDCAA38}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="1799E9BA3CF54EF3B494513CB1ADFEF72"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9BDC7D85C3684A1DB4DF29F58CDB261C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE3D0024-898E-4EA5-85F7-7FA2B04A19DD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="9BDC7D85C3684A1DB4DF29F58CDB261C1"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E7537FBB0D146CA9074B072E1494498"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02448A6C-EFAA-4CD6-8F5D-22634156F28E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="9E7537FBB0D146CA9074B072E1494498"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="385C8D5F6B3B4B5CB742E2F45C28E249"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DCFB6C51-E697-48A3-9E95-315588A7DD14}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="385C8D5F6B3B4B5CB742E2F45C28E249"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="02487F505F4E4E299425FFDBFC6AA473"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{678841F1-1127-4AA1-A42B-940CC35E2262}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="02487F505F4E4E299425FFDBFC6AA473"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9CE163B47414012B3BDBF7777773131"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{795AE3A0-D987-43FE-BE9C-E449C5C3E87D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="D9CE163B47414012B3BDBF7777773131"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D41ACEBA2F4A4ADBACC806808126B975"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C76F1B34-A513-49D3-955B-172077A1E0EA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="D41ACEBA2F4A4ADBACC806808126B975"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5964CF9652774BE481DC39C9530D1383"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1BEBC5DA-6D65-448B-98DD-7AF2272FDCFC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="5964CF9652774BE481DC39C9530D1383"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A08CFE9FE6AD4AC8962561CFE4D0606B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F79282C2-6F9B-45B5-9FCF-6839A240E12D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="A08CFE9FE6AD4AC8962561CFE4D0606B"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F19F715C85EE45D8B2D13F3258CE214F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F8C39715-35E6-4B45-8A88-134CB75182B4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="F19F715C85EE45D8B2D13F3258CE214F"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B90A22B5D591489A8379D1C169CF0C8B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B09C9FB9-B12C-4B51-B9BC-73E644841B10}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="B90A22B5D591489A8379D1C169CF0C8B"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B572AFEED3284C108CF282BFF147DBEE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C446CEF-1E3F-4649-9034-4D4E8A227802}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="B572AFEED3284C108CF282BFF147DBEE"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE607B74F1E74666A886BA1DD4D94F79"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E2950645-3253-4DFA-8337-75F020882EE6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="DE607B74F1E74666A886BA1DD4D94F79"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="52BC8E3969F7403A91EDDEEBA711EBA2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A24E6B1F-1EF8-435B-A3AE-C89C148F892F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="52BC8E3969F7403A91EDDEEBA711EBA2"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="41060361758B4B1FB86CDC8557538B84"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D70491E6-D197-42F5-9F5A-389175077293}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="41060361758B4B1FB86CDC8557538B84"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="692F9FA3A71F426291098C8A386332E7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BC41F81B-464F-41D4-B616-76ACF8443A0C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="692F9FA3A71F426291098C8A386332E7"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7729F0BD38704A27BECFDF00E38388F4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{142B51DA-7086-4222-B404-E66CA38D5372}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="7729F0BD38704A27BECFDF00E38388F4"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F8F6125B9EC547B89656831DB84C199E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B98ED857-8A0B-4479-B121-2FD2DD146E7D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="F8F6125B9EC547B89656831DB84C199E"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FD4F7E396A754650B817E3C679590AD1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7B95830-515C-43C7-AB9C-55D39918F1D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="FD4F7E396A754650B817E3C679590AD1"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC7CC6A7942D4E7BAC697BC0430F23AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{54D19132-C951-462B-A357-73074986B64C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="DC7CC6A7942D4E7BAC697BC0430F23AF"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B870B057217491499C2E14CDC484D7E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E9EB813-CB37-42C2-AC4A-B3F5360A654E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005E2D5E" w:rsidRDefault="00BA61A9" w:rsidP="00BA61A9">
           <w:pPr>
             <w:pStyle w:val="3B870B057217491499C2E14CDC484D7E"/>
           </w:pPr>
           <w:r w:rsidRPr="00C96903">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="199B406CB4764D568590856B22590632"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{44922F9F-3D38-4A75-A3B7-CC55E79B7DA1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00875246" w:rsidRDefault="0070183F" w:rsidP="0070183F">
           <w:pPr>
             <w:pStyle w:val="199B406CB4764D568590856B22590632"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EB1FA1CF15C34AD5B8A837B828A4EB82"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{336794FF-1EF8-49F7-88BE-7CE82FAA494D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00875246" w:rsidRDefault="0070183F" w:rsidP="0070183F">
           <w:pPr>
             <w:pStyle w:val="EB1FA1CF15C34AD5B8A837B828A4EB82"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4FB2819AA0A49E29AA7853A38CD724E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5323C41C-EB9E-4E95-810C-4227D1E53CEE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CD1923" w:rsidRDefault="00D92A2E" w:rsidP="00D92A2E">
           <w:pPr>
             <w:pStyle w:val="B4FB2819AA0A49E29AA7853A38CD724E"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F4177456946E4E37A7D678F404A14278"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{93AF7606-A768-4737-828E-94FA2CDD6108}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CD1923" w:rsidRDefault="00D92A2E" w:rsidP="00D92A2E">
           <w:pPr>
             <w:pStyle w:val="F4177456946E4E37A7D678F404A14278"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B9BB7D597FF34174B5DB5AC1E0CA785E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67E55BD7-1366-4B57-839A-F8D22600B0B3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D851E5" w:rsidRDefault="000B3490" w:rsidP="000B3490">
           <w:pPr>
             <w:pStyle w:val="B9BB7D597FF34174B5DB5AC1E0CA785E"/>
           </w:pPr>
           <w:r w:rsidRPr="002D111B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             </w:rPr>
             <w:t>Click/tap to enter.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA61A9"/>
     <w:rsid w:val="000B3490"/>
     <w:rsid w:val="00134E46"/>
     <w:rsid w:val="002D60F4"/>
     <w:rsid w:val="003371EA"/>
     <w:rsid w:val="003A312C"/>
-    <w:rsid w:val="003A5079"/>
     <w:rsid w:val="005E2D5E"/>
     <w:rsid w:val="0070183F"/>
     <w:rsid w:val="00754DFB"/>
     <w:rsid w:val="00875246"/>
     <w:rsid w:val="00880DBA"/>
     <w:rsid w:val="00BA61A9"/>
-    <w:rsid w:val="00CD0257"/>
     <w:rsid w:val="00CD1923"/>
     <w:rsid w:val="00D07F14"/>
     <w:rsid w:val="00D851E5"/>
     <w:rsid w:val="00D92A2E"/>
     <w:rsid w:val="00EE0D1E"/>
+    <w:rsid w:val="00FC020B"/>
     <w:rsid w:val="00FD4A3D"/>
     <w:rsid w:val="00FE7725"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11187,51 +11540,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="199B406CB4764D568590856B22590632">
     <w:name w:val="199B406CB4764D568590856B22590632"/>
     <w:rsid w:val="0070183F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB1FA1CF15C34AD5B8A837B828A4EB82">
     <w:name w:val="EB1FA1CF15C34AD5B8A837B828A4EB82"/>
     <w:rsid w:val="0070183F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4FB2819AA0A49E29AA7853A38CD724E">
     <w:name w:val="B4FB2819AA0A49E29AA7853A38CD724E"/>
     <w:rsid w:val="00D92A2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4177456946E4E37A7D678F404A14278">
     <w:name w:val="F4177456946E4E37A7D678F404A14278"/>
     <w:rsid w:val="00D92A2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9BB7D597FF34174B5DB5AC1E0CA785E">
     <w:name w:val="B9BB7D597FF34174B5DB5AC1E0CA785E"/>
     <w:rsid w:val="000B3490"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -11494,73 +11847,111 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FF781A-A899-44AA-A326-AA899F615033}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1020</Words>
-  <Characters>5816</Characters>
+  <Words>1019</Words>
+  <Characters>5812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Curriculum Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6823</CharactersWithSpaces>
+  <CharactersWithSpaces>6818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>John Blahusiak</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>3982a0b3,f341580,7c8b0e06</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SetDate">
+    <vt:lpwstr>2026-04-20T04:59:46Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SiteId">
+    <vt:lpwstr>e08016f9-d1fd-4cbb-83b0-b76eb4361627</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ActionId">
+    <vt:lpwstr>7a781109-17fb-4585-ab47-67314353eae2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>