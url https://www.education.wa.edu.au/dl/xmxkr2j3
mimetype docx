--- v0 (2026-02-20)
+++ v1 (2026-04-07)
@@ -1097,99 +1097,86 @@
             <w:r w:rsidRPr="00565003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Principal travel must be approved by Assistant Executive Director or above</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...13 lines deleted...]
-      <w:tr w:rsidR="002E4E3E" w14:paraId="5F13B124" w14:textId="77777777" w:rsidTr="002E4E3E">
+      <w:tr w:rsidR="002E4E3E" w14:paraId="5F13B124" w14:textId="77777777" w:rsidTr="00C605C2">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
           </w:tcPr>
           <w:p w14:paraId="796FB7AC" w14:textId="34EF28FF" w:rsidR="002E4E3E" w:rsidRPr="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4E3E">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Travel Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
           </w:tcPr>
           <w:p w14:paraId="4DE63326" w14:textId="77477D11" w:rsidR="002E4E3E" w:rsidRPr="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4E3E">
               <w:rPr>
@@ -1215,170 +1202,298 @@
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
           </w:tcPr>
           <w:p w14:paraId="134527C7" w14:textId="0C95E8DE" w:rsidR="002E4E3E" w:rsidRPr="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approval Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E4E3E" w14:paraId="35B31855" w14:textId="77777777" w:rsidTr="002E4E3E">
+      <w:tr w:rsidR="00F8216F" w14:paraId="35B31855" w14:textId="77777777" w:rsidTr="00C605C2">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5111" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C619574" w14:textId="552FA3DA" w:rsidR="002E4E3E" w:rsidRPr="00565003" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
+          <w:p w14:paraId="1C619574" w14:textId="552FA3DA" w:rsidR="00F8216F" w:rsidRPr="00565003" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">International </w:t>
             </w:r>
             <w:r w:rsidRPr="00565003">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C157828" w14:textId="77777777" w:rsidR="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
+          <w:p w14:paraId="66AF5110" w14:textId="62E8ABC7" w:rsidR="00F8216F" w:rsidRPr="00C605C2" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00565003">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All travellers from Schools, central and regional officers</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0456F259" w14:textId="77777777" w:rsidR="00AC55DD" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
+          <w:p w14:paraId="0456F259" w14:textId="77777777" w:rsidR="00F8216F" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00565003">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Endorsed by Director General </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EC5CF6A" w14:textId="6929D17F" w:rsidR="002E4E3E" w:rsidRPr="009C42BE" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
+          <w:p w14:paraId="6EC5CF6A" w14:textId="6929D17F" w:rsidR="00F8216F" w:rsidRPr="009C42BE" w:rsidRDefault="00F8216F" w:rsidP="00C605C2">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565003">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Approved by Minister of Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8216F" w14:paraId="5F386132" w14:textId="77777777" w:rsidTr="00C605C2">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5111" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
+          </w:tcPr>
+          <w:p w14:paraId="441C3BD6" w14:textId="77777777" w:rsidR="00F8216F" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A3063F3" w14:textId="35E34D7B" w:rsidR="00F8216F" w:rsidRPr="009C20D9" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText1"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C20D9">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Canning College (Principal and all officers under the Principal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78C323FB" w14:textId="77777777" w:rsidR="00F8216F" w:rsidRPr="009C20D9" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00565003">
+            <w:r w:rsidRPr="009C20D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recommended by Director of Education</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AEA63B4" w14:textId="77777777" w:rsidR="00F8216F" w:rsidRPr="009C20D9" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C20D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Supported by Executive Director, Enterprise Governance and Partnerships</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D86F559" w14:textId="77777777" w:rsidR="00F8216F" w:rsidRPr="009C20D9" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C20D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Supported by Deputy Director General, Schools</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDA671E" w14:textId="2910601B" w:rsidR="00F8216F" w:rsidRPr="009C20D9" w:rsidRDefault="00F8216F" w:rsidP="002E4E3E">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C20D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Endorsed by Director General</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7727A2" w14:textId="574C7F31" w:rsidR="00F8216F" w:rsidRPr="009C20D9" w:rsidRDefault="00F8216F" w:rsidP="00F8216F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C20D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approved by Minister of Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77442DD9" w14:textId="0D9FCC81" w:rsidR="00F5723C" w:rsidRDefault="00F5723C" w:rsidP="00F5723C">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15310" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1580,165 +1695,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A98E2B5" w14:textId="77777777" w:rsidR="002E4E3E" w:rsidRPr="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4E3E">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All air charter flights must be approved by:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320E0EC8" w14:textId="6059E918" w:rsidR="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
+          <w:p w14:paraId="320E0EC8" w14:textId="0BADCCE8" w:rsidR="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4E3E">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assistant Director of Education or Director of Education for Schools and Regional Education Offices</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="461133C6" w14:textId="77777777" w:rsidR="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="002E4E3E">
+          </w:p>
+          <w:p w14:paraId="0B8EB62E" w14:textId="1730A1D4" w:rsidR="002E4E3E" w:rsidRPr="00C605C2" w:rsidRDefault="002E4E3E" w:rsidP="00C605C2">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4E3E">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assistant Executive Director or Executive Director for Central Office</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46752F47" w14:textId="18A39C66" w:rsidR="00F5723C" w:rsidRDefault="00F5723C" w:rsidP="00F5723C">
-[...21 lines deleted...]
-    <w:p w14:paraId="40C17F51" w14:textId="77777777" w:rsidR="00F5723C" w:rsidRDefault="00F5723C" w:rsidP="00F5723C">
+    <w:p w14:paraId="40C17F51" w14:textId="77777777" w:rsidR="00F5723C" w:rsidRPr="00C605C2" w:rsidRDefault="00F5723C" w:rsidP="00F5723C">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F5723C" w:rsidSect="0095459F">
+    <w:sectPr w:rsidR="00F5723C" w:rsidRPr="00C605C2" w:rsidSect="0095459F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BEB9ED6" w14:textId="77777777" w:rsidR="005246C9" w:rsidRDefault="005246C9" w:rsidP="00F5723C">
+    <w:p w14:paraId="45CB4E3C" w14:textId="77777777" w:rsidR="00F909B8" w:rsidRDefault="00F909B8" w:rsidP="00F5723C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28E71CB0" w14:textId="77777777" w:rsidR="005246C9" w:rsidRDefault="005246C9" w:rsidP="00F5723C">
+    <w:p w14:paraId="47B8D1F0" w14:textId="77777777" w:rsidR="00F909B8" w:rsidRDefault="00F909B8" w:rsidP="00F5723C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1767,58 +1841,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42927662" w14:textId="77777777" w:rsidR="005246C9" w:rsidRDefault="005246C9" w:rsidP="00F5723C">
+    <w:p w14:paraId="02CE9C91" w14:textId="77777777" w:rsidR="00F909B8" w:rsidRDefault="00F909B8" w:rsidP="00F5723C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE487F8" w14:textId="77777777" w:rsidR="005246C9" w:rsidRDefault="005246C9" w:rsidP="00F5723C">
+    <w:p w14:paraId="33644652" w14:textId="77777777" w:rsidR="00F909B8" w:rsidRDefault="00F909B8" w:rsidP="00F5723C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="03A618E9" w14:textId="222E30AD" w:rsidR="009C42BE" w:rsidRDefault="009C42BE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00764951">
         <w:t xml:space="preserve">travellers include non-employees as defined in the Official Air Travel Procedures. </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
@@ -1916,51 +1990,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C42BE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>School of Alternative Learning settings and School of Swimming and Water Safety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB55A8D" w14:textId="3870BF4F" w:rsidR="00E97416" w:rsidRPr="0095459F" w:rsidRDefault="00E97416" w:rsidP="0095459F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="67CDB6B2" w14:textId="3791EB05" w:rsidR="002E4E3E" w:rsidRPr="002E4E3E" w:rsidRDefault="002E4E3E" w:rsidP="00687FBC">
+    <w:p w14:paraId="67CDB6B2" w14:textId="3791EB05" w:rsidR="00F8216F" w:rsidRPr="002E4E3E" w:rsidRDefault="00F8216F" w:rsidP="00687FBC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1991,51 +2065,51 @@
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="002E4E3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Excursions in Public Schools Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E4E3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for requirements).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624A5349" w14:textId="59E6C026" w:rsidR="002E4E3E" w:rsidRDefault="002E4E3E">
+    <w:p w14:paraId="624A5349" w14:textId="59E6C026" w:rsidR="00F8216F" w:rsidRDefault="00F8216F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73326269" w14:textId="743CDB2B" w:rsidR="00AC55DD" w:rsidRDefault="00AC55DD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DB0EF83" wp14:editId="40F799F6">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -2908,120 +2982,140 @@
           <w:kern w:val="20"/>
           <w:sz w:val="28"/>
           <w:vertAlign w:val="baseline"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1808889640">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="654799583">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="764377070">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="539168505">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...1 lines deleted...]
-  <w:trackRevisions/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F5723C"/>
     <w:rsid w:val="00046E58"/>
+    <w:rsid w:val="00047D0D"/>
     <w:rsid w:val="00053DF9"/>
+    <w:rsid w:val="0008680C"/>
+    <w:rsid w:val="00112209"/>
+    <w:rsid w:val="00184622"/>
+    <w:rsid w:val="001E4DAB"/>
     <w:rsid w:val="002169CF"/>
     <w:rsid w:val="0029195C"/>
     <w:rsid w:val="002E4E3E"/>
     <w:rsid w:val="002F29F0"/>
     <w:rsid w:val="003008F6"/>
     <w:rsid w:val="00311118"/>
     <w:rsid w:val="003156D1"/>
     <w:rsid w:val="0036715E"/>
     <w:rsid w:val="00371310"/>
     <w:rsid w:val="003C2D23"/>
+    <w:rsid w:val="0043589E"/>
     <w:rsid w:val="004431E2"/>
     <w:rsid w:val="00490E96"/>
     <w:rsid w:val="005024D4"/>
     <w:rsid w:val="005246C9"/>
     <w:rsid w:val="00565003"/>
     <w:rsid w:val="0056529B"/>
+    <w:rsid w:val="005829AE"/>
+    <w:rsid w:val="00641401"/>
+    <w:rsid w:val="00657E13"/>
     <w:rsid w:val="006632E0"/>
     <w:rsid w:val="00687FBC"/>
     <w:rsid w:val="006D5490"/>
     <w:rsid w:val="00753A01"/>
     <w:rsid w:val="00764951"/>
     <w:rsid w:val="007C2B77"/>
     <w:rsid w:val="007E11D2"/>
     <w:rsid w:val="007F20A5"/>
     <w:rsid w:val="00845DC5"/>
+    <w:rsid w:val="008973CC"/>
     <w:rsid w:val="008F52B1"/>
+    <w:rsid w:val="008F6144"/>
+    <w:rsid w:val="009251C0"/>
     <w:rsid w:val="009329C2"/>
     <w:rsid w:val="0095459F"/>
+    <w:rsid w:val="009915DB"/>
+    <w:rsid w:val="009C20D9"/>
     <w:rsid w:val="009C42BE"/>
     <w:rsid w:val="009F7C1E"/>
+    <w:rsid w:val="00A368E7"/>
     <w:rsid w:val="00AA7C81"/>
     <w:rsid w:val="00AB69F1"/>
     <w:rsid w:val="00AC55DD"/>
     <w:rsid w:val="00B44EBB"/>
+    <w:rsid w:val="00B85898"/>
     <w:rsid w:val="00C423A4"/>
+    <w:rsid w:val="00C605C2"/>
+    <w:rsid w:val="00CC63A7"/>
+    <w:rsid w:val="00D8729D"/>
     <w:rsid w:val="00DE2170"/>
     <w:rsid w:val="00DF2948"/>
     <w:rsid w:val="00E228CF"/>
     <w:rsid w:val="00E30272"/>
     <w:rsid w:val="00E43D1E"/>
     <w:rsid w:val="00E97416"/>
     <w:rsid w:val="00EB3DA6"/>
     <w:rsid w:val="00F01189"/>
     <w:rsid w:val="00F11230"/>
+    <w:rsid w:val="00F1596C"/>
     <w:rsid w:val="00F5723C"/>
+    <w:rsid w:val="00F8216F"/>
+    <w:rsid w:val="00F909B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A277E00"/>
@@ -3958,50 +4052,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC55DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC55DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/web/policies/-/excursions-in-public-schools-procedures?" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/web/policies/-/international-excursions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -4269,76 +4364,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1527</Characters>
+  <Pages>1</Pages>
+  <Words>297</Words>
+  <Characters>1838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>254</Lines>
-  <Paragraphs>132</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1729</CharactersWithSpaces>
+  <CharactersWithSpaces>2079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GVOZDEN Nikolina [Financial Services]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>740a71db,2b64db7b,741045b1</vt:lpwstr>
   </property>