--- v0 (2026-02-20)
+++ v1 (2026-04-16)
@@ -1456,51 +1456,50 @@
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B30006A" w14:textId="65C9D4E5" w:rsidR="003C3956" w:rsidRPr="00E113EC" w:rsidRDefault="00DC5650" w:rsidP="00906A00">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E113EC">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Variations from the original Approved Travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C3956" w:rsidRPr="00A92DB9" w14:paraId="49DA18EB" w14:textId="77777777" w:rsidTr="00E113EC">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64E568D4" w14:textId="60FE2191" w:rsidR="003C3956" w:rsidRPr="003142DE" w:rsidRDefault="00DC5650" w:rsidP="00906A00">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1580,63 +1579,87 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000B437E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C3102D" w:rsidRPr="000B437E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D91B38A" w14:textId="77777777" w:rsidR="000B437E" w:rsidRPr="000B437E" w:rsidRDefault="000B437E" w:rsidP="00906A00">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FF374F1" w14:textId="22F4ED0A" w:rsidR="008F59FB" w:rsidRPr="000B437E" w:rsidRDefault="00C3102D" w:rsidP="00906A00">
+          <w:p w14:paraId="4FF374F1" w14:textId="223450C6" w:rsidR="008F59FB" w:rsidRPr="000B437E" w:rsidRDefault="00C3102D" w:rsidP="00906A00">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B437E">
+            <w:r w:rsidRPr="00F47AB3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>If yes, please list what changes/variations (for e.g. flight changes, extended stay) were made and the reasons why (for e.g. bad weather, flooding, mechanical delays)?</w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="00064CD4" w:rsidRPr="00F47AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47AB3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B437E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>list what changes/variations (for e.g. flight changes, extended stay) were made and the reasons why (for e.g. bad weather, flooding, mechanical delays)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42228F7D" w14:textId="77777777" w:rsidR="00E113EC" w:rsidRDefault="00E113EC" w:rsidP="0006287E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable1"/>
         <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3878"/>
         <w:gridCol w:w="2173"/>
@@ -3171,51 +3194,51 @@
           </w:tcPr>
           <w:p w14:paraId="499DE319" w14:textId="77777777" w:rsidR="00E113EC" w:rsidRDefault="00E113EC" w:rsidP="004D4680">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="0085AC"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="491E12D8" w14:textId="77777777" w:rsidR="00E113EC" w:rsidRDefault="00E113EC" w:rsidP="004D4680">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="0085AC"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AC9B1E5" w14:textId="77777777" w:rsidR="00482278" w:rsidRPr="00731F01" w:rsidRDefault="00482278" w:rsidP="00E113EC">
+    <w:p w14:paraId="6AC9B1E5" w14:textId="77777777" w:rsidR="00482278" w:rsidRPr="00731F01" w:rsidRDefault="00482278" w:rsidP="0050476A">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00482278" w:rsidRPr="00731F01" w:rsidSect="00175253">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="1021" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0260">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0261">
@@ -3248,58 +3271,58 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAG8AdABlAHMA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdABlAGQAIABMAGkAcwB0AA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAHUAbQBiAGUAcgBlAGQAIABMAGkAcwB0AA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="668660C1" w14:textId="77777777" w:rsidR="007B6540" w:rsidRDefault="007B6540" w:rsidP="00127DAD">
+    <w:p w14:paraId="7106A004" w14:textId="77777777" w:rsidR="00C15CE9" w:rsidRDefault="00C15CE9" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="039DF50E" w14:textId="77777777" w:rsidR="007B6540" w:rsidRDefault="007B6540" w:rsidP="00127DAD">
+    <w:p w14:paraId="73BECF31" w14:textId="77777777" w:rsidR="00C15CE9" w:rsidRDefault="00C15CE9" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3336,58 +3359,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21CA19A0" w14:textId="77777777" w:rsidR="007B6540" w:rsidRDefault="007B6540" w:rsidP="00127DAD">
+    <w:p w14:paraId="19E14874" w14:textId="77777777" w:rsidR="00C15CE9" w:rsidRDefault="00C15CE9" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E808603" w14:textId="77777777" w:rsidR="007B6540" w:rsidRDefault="007B6540" w:rsidP="00127DAD">
+    <w:p w14:paraId="4AE8A929" w14:textId="77777777" w:rsidR="00C15CE9" w:rsidRDefault="00C15CE9" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="556AB07C" w14:textId="77777777" w:rsidR="0043199F" w:rsidRDefault="0043199F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D451A0B" w14:textId="754C4BBC" w:rsidR="00633068" w:rsidRPr="003E1203" w:rsidRDefault="00633068" w:rsidP="003E1203">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
@@ -5698,88 +5721,90 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1124690233">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2052269178">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1201091931">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1414281276">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1052116936">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="345980138">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
     <w:rsid w:val="000000BB"/>
     <w:rsid w:val="00011DFB"/>
     <w:rsid w:val="000263B4"/>
     <w:rsid w:val="00032B10"/>
     <w:rsid w:val="00041982"/>
     <w:rsid w:val="00042E65"/>
     <w:rsid w:val="00043E92"/>
     <w:rsid w:val="00052680"/>
     <w:rsid w:val="0005735D"/>
     <w:rsid w:val="0006232E"/>
     <w:rsid w:val="000626CD"/>
     <w:rsid w:val="0006287E"/>
+    <w:rsid w:val="00064CD4"/>
     <w:rsid w:val="00066C79"/>
     <w:rsid w:val="0007329C"/>
     <w:rsid w:val="00073C07"/>
     <w:rsid w:val="000776FB"/>
     <w:rsid w:val="00077ED0"/>
     <w:rsid w:val="00092DEE"/>
     <w:rsid w:val="000A20BF"/>
     <w:rsid w:val="000A5C8A"/>
     <w:rsid w:val="000A6D78"/>
     <w:rsid w:val="000A7A1E"/>
     <w:rsid w:val="000B0131"/>
     <w:rsid w:val="000B437E"/>
     <w:rsid w:val="000B6A3E"/>
     <w:rsid w:val="000D483A"/>
     <w:rsid w:val="000E61C9"/>
     <w:rsid w:val="000F2838"/>
     <w:rsid w:val="000F3848"/>
     <w:rsid w:val="000F3E4A"/>
     <w:rsid w:val="000F639D"/>
     <w:rsid w:val="000F6D5A"/>
     <w:rsid w:val="00100DB7"/>
     <w:rsid w:val="00117BC1"/>
     <w:rsid w:val="00126517"/>
     <w:rsid w:val="00127DAD"/>
     <w:rsid w:val="0013587A"/>
@@ -5875,50 +5900,51 @@
     <w:rsid w:val="00414D84"/>
     <w:rsid w:val="0042142B"/>
     <w:rsid w:val="00424303"/>
     <w:rsid w:val="0043199F"/>
     <w:rsid w:val="00440775"/>
     <w:rsid w:val="0044231C"/>
     <w:rsid w:val="00442366"/>
     <w:rsid w:val="004457C7"/>
     <w:rsid w:val="004661A2"/>
     <w:rsid w:val="00466E52"/>
     <w:rsid w:val="00472BDA"/>
     <w:rsid w:val="00474CD0"/>
     <w:rsid w:val="00480970"/>
     <w:rsid w:val="00482278"/>
     <w:rsid w:val="00493A85"/>
     <w:rsid w:val="004A2133"/>
     <w:rsid w:val="004A2DD1"/>
     <w:rsid w:val="004A76A0"/>
     <w:rsid w:val="004A78BD"/>
     <w:rsid w:val="004B06B1"/>
     <w:rsid w:val="004C6D71"/>
     <w:rsid w:val="004D0B2E"/>
     <w:rsid w:val="004D2877"/>
     <w:rsid w:val="004D4F9D"/>
     <w:rsid w:val="0050052A"/>
+    <w:rsid w:val="0050476A"/>
     <w:rsid w:val="0051368D"/>
     <w:rsid w:val="00515A95"/>
     <w:rsid w:val="00530F10"/>
     <w:rsid w:val="00533022"/>
     <w:rsid w:val="005525F6"/>
     <w:rsid w:val="00566FE9"/>
     <w:rsid w:val="005728CD"/>
     <w:rsid w:val="00574E63"/>
     <w:rsid w:val="0058616B"/>
     <w:rsid w:val="00596F01"/>
     <w:rsid w:val="005A1925"/>
     <w:rsid w:val="005B118D"/>
     <w:rsid w:val="005B2D97"/>
     <w:rsid w:val="005C0392"/>
     <w:rsid w:val="005C24D3"/>
     <w:rsid w:val="005C2760"/>
     <w:rsid w:val="005D0F5C"/>
     <w:rsid w:val="005E1145"/>
     <w:rsid w:val="005E1703"/>
     <w:rsid w:val="005F1624"/>
     <w:rsid w:val="005F6FBC"/>
     <w:rsid w:val="00601A33"/>
     <w:rsid w:val="00604D72"/>
     <w:rsid w:val="0060579B"/>
     <w:rsid w:val="00615CF0"/>
@@ -5993,117 +6019,122 @@
     <w:rsid w:val="008A1F62"/>
     <w:rsid w:val="008A1F74"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008B02EB"/>
     <w:rsid w:val="008C52D0"/>
     <w:rsid w:val="008D47F1"/>
     <w:rsid w:val="008D7EFC"/>
     <w:rsid w:val="008E6F71"/>
     <w:rsid w:val="008F1ED3"/>
     <w:rsid w:val="008F2DB3"/>
     <w:rsid w:val="008F59FB"/>
     <w:rsid w:val="008F74CF"/>
     <w:rsid w:val="00915523"/>
     <w:rsid w:val="00916AF7"/>
     <w:rsid w:val="00917AA0"/>
     <w:rsid w:val="009239C6"/>
     <w:rsid w:val="00925854"/>
     <w:rsid w:val="00933379"/>
     <w:rsid w:val="00935B5E"/>
     <w:rsid w:val="00944008"/>
     <w:rsid w:val="00954F2E"/>
     <w:rsid w:val="0095620D"/>
     <w:rsid w:val="009567D2"/>
     <w:rsid w:val="0096471D"/>
     <w:rsid w:val="00967403"/>
+    <w:rsid w:val="0097304B"/>
     <w:rsid w:val="00973CBC"/>
     <w:rsid w:val="00976958"/>
     <w:rsid w:val="00985DDF"/>
     <w:rsid w:val="0099255C"/>
     <w:rsid w:val="00992BCE"/>
     <w:rsid w:val="009A5E03"/>
+    <w:rsid w:val="009B4821"/>
     <w:rsid w:val="009B64C0"/>
     <w:rsid w:val="009B7422"/>
     <w:rsid w:val="009D145A"/>
     <w:rsid w:val="009F7FE4"/>
     <w:rsid w:val="00A077E1"/>
     <w:rsid w:val="00A21DA9"/>
     <w:rsid w:val="00A26AEF"/>
     <w:rsid w:val="00A315F4"/>
     <w:rsid w:val="00A33CF4"/>
     <w:rsid w:val="00A35095"/>
     <w:rsid w:val="00A3674E"/>
     <w:rsid w:val="00A37182"/>
     <w:rsid w:val="00A43B6C"/>
     <w:rsid w:val="00A44533"/>
     <w:rsid w:val="00A63A6A"/>
     <w:rsid w:val="00A64252"/>
     <w:rsid w:val="00A64930"/>
     <w:rsid w:val="00A66AAD"/>
     <w:rsid w:val="00A731F1"/>
     <w:rsid w:val="00A80DF0"/>
     <w:rsid w:val="00A81444"/>
     <w:rsid w:val="00A8272B"/>
     <w:rsid w:val="00A9743A"/>
     <w:rsid w:val="00AA413D"/>
     <w:rsid w:val="00AC641B"/>
     <w:rsid w:val="00AF71AF"/>
     <w:rsid w:val="00B03FCC"/>
     <w:rsid w:val="00B06BD2"/>
     <w:rsid w:val="00B143E6"/>
     <w:rsid w:val="00B16F69"/>
     <w:rsid w:val="00B174C0"/>
     <w:rsid w:val="00B17C7F"/>
     <w:rsid w:val="00B22CED"/>
     <w:rsid w:val="00B374A9"/>
     <w:rsid w:val="00B44EBB"/>
+    <w:rsid w:val="00B4779B"/>
     <w:rsid w:val="00B47EA9"/>
     <w:rsid w:val="00B54143"/>
     <w:rsid w:val="00B544BA"/>
     <w:rsid w:val="00B56A6C"/>
     <w:rsid w:val="00B6170F"/>
     <w:rsid w:val="00B669D2"/>
     <w:rsid w:val="00B702A3"/>
     <w:rsid w:val="00B90E8D"/>
     <w:rsid w:val="00BA12A1"/>
     <w:rsid w:val="00BA5D8E"/>
     <w:rsid w:val="00BB1B43"/>
     <w:rsid w:val="00BC34F4"/>
     <w:rsid w:val="00BC620D"/>
     <w:rsid w:val="00BD086F"/>
     <w:rsid w:val="00BD0B3B"/>
     <w:rsid w:val="00BD58C6"/>
     <w:rsid w:val="00BF3CB5"/>
     <w:rsid w:val="00BF6BFA"/>
     <w:rsid w:val="00C011D5"/>
     <w:rsid w:val="00C0648F"/>
     <w:rsid w:val="00C106E2"/>
+    <w:rsid w:val="00C15CE9"/>
     <w:rsid w:val="00C2272C"/>
     <w:rsid w:val="00C3102D"/>
     <w:rsid w:val="00C32AF6"/>
     <w:rsid w:val="00C344ED"/>
     <w:rsid w:val="00C35BA3"/>
+    <w:rsid w:val="00C37FCC"/>
     <w:rsid w:val="00C60852"/>
     <w:rsid w:val="00C76B17"/>
     <w:rsid w:val="00C77A2C"/>
     <w:rsid w:val="00C800E3"/>
     <w:rsid w:val="00C82386"/>
     <w:rsid w:val="00C84C21"/>
     <w:rsid w:val="00C96238"/>
     <w:rsid w:val="00CA0BE1"/>
     <w:rsid w:val="00CB081C"/>
     <w:rsid w:val="00CB46BF"/>
     <w:rsid w:val="00CC6592"/>
     <w:rsid w:val="00CD3045"/>
     <w:rsid w:val="00CD44BA"/>
     <w:rsid w:val="00CD7F1D"/>
     <w:rsid w:val="00CE0344"/>
     <w:rsid w:val="00CE14DC"/>
     <w:rsid w:val="00CE19F1"/>
     <w:rsid w:val="00CF5DFE"/>
     <w:rsid w:val="00D12909"/>
     <w:rsid w:val="00D13F76"/>
     <w:rsid w:val="00D14913"/>
     <w:rsid w:val="00D15AC0"/>
     <w:rsid w:val="00D21BAC"/>
     <w:rsid w:val="00D24BFD"/>
     <w:rsid w:val="00D30C69"/>
@@ -6149,50 +6180,51 @@
     <w:rsid w:val="00E970E2"/>
     <w:rsid w:val="00E97179"/>
     <w:rsid w:val="00E977D2"/>
     <w:rsid w:val="00E97A2B"/>
     <w:rsid w:val="00EB1E7D"/>
     <w:rsid w:val="00EB5069"/>
     <w:rsid w:val="00EB5713"/>
     <w:rsid w:val="00EB607F"/>
     <w:rsid w:val="00ED0090"/>
     <w:rsid w:val="00ED3AB9"/>
     <w:rsid w:val="00ED548B"/>
     <w:rsid w:val="00ED74B6"/>
     <w:rsid w:val="00EE367D"/>
     <w:rsid w:val="00EE7880"/>
     <w:rsid w:val="00EF20B0"/>
     <w:rsid w:val="00EF39D2"/>
     <w:rsid w:val="00F0060B"/>
     <w:rsid w:val="00F02601"/>
     <w:rsid w:val="00F07888"/>
     <w:rsid w:val="00F105A5"/>
     <w:rsid w:val="00F24E2B"/>
     <w:rsid w:val="00F24F5D"/>
     <w:rsid w:val="00F30108"/>
     <w:rsid w:val="00F31021"/>
     <w:rsid w:val="00F4033E"/>
+    <w:rsid w:val="00F47AB3"/>
     <w:rsid w:val="00F50E74"/>
     <w:rsid w:val="00F50F29"/>
     <w:rsid w:val="00F6628D"/>
     <w:rsid w:val="00F8161E"/>
     <w:rsid w:val="00F933C8"/>
     <w:rsid w:val="00FA03FB"/>
     <w:rsid w:val="00FA1899"/>
     <w:rsid w:val="00FA6F8E"/>
     <w:rsid w:val="00FA771C"/>
     <w:rsid w:val="00FB41E6"/>
     <w:rsid w:val="00FB6D45"/>
     <w:rsid w:val="00FC4262"/>
     <w:rsid w:val="00FC6FAE"/>
     <w:rsid w:val="00FD1691"/>
     <w:rsid w:val="00FD1859"/>
     <w:rsid w:val="00FD5414"/>
     <w:rsid w:val="00FE1701"/>
     <w:rsid w:val="00FE62C8"/>
     <w:rsid w:val="00FE7865"/>
     <w:rsid w:val="00FF11AD"/>
     <w:rsid w:val="00FF3740"/>
     <w:rsid w:val="00FF6CB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -8507,75 +8539,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF0DB76A-C45A-4D6D-A4AB-CEB617327E32}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>339</Words>
-  <Characters>1940</Characters>
+  <Words>340</Words>
+  <Characters>1938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>215</Lines>
-  <Paragraphs>151</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2128</CharactersWithSpaces>
+  <CharactersWithSpaces>2274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DAVIES Vaughan [Public Relations &amp; Marketing]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>TRIMnumber</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Enabled">