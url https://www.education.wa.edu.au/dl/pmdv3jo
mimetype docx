--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -394,145 +394,119 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>free phone, email and face-to-face support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C7A80D" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="00CF74CE" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4786C101" w14:textId="1F91256A" w:rsidR="00574F3D" w:rsidRPr="00CF0CB7" w:rsidRDefault="00E11C22" w:rsidP="00574F3D">
+    <w:p w14:paraId="4786C101" w14:textId="5D2F640A" w:rsidR="00574F3D" w:rsidRPr="00CF0CB7" w:rsidRDefault="00E87562" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="0064681B">
+        <w:t>Foodcore Nutrition Services</w:t>
+      </w:r>
       <w:r w:rsidR="00566A92" w:rsidRPr="0064681B">
         <w:t xml:space="preserve"> (formerly t</w:t>
       </w:r>
       <w:r w:rsidR="00574F3D" w:rsidRPr="0064681B">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="0009127B" w:rsidRPr="0064681B">
         <w:t xml:space="preserve">Western </w:t>
       </w:r>
       <w:r w:rsidR="0009127B" w:rsidRPr="00715329">
         <w:t>Australian School Canteen Association (WASCA)</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00574F3D" w:rsidRPr="00CF0CB7">
         <w:t xml:space="preserve"> can provide advice, resources and training for effective canteen operations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A72BBE" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="00CF74CE" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0345CC7A" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="00F726DC" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
+    <w:p w14:paraId="0345CC7A" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="00740171" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00740171">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>School canteen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00740171">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/food service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C21D7E" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="listbullet1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A canteen or food service is a school-based outlet or external provider that provides a food service to students and staff during school hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF234F4" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="00CF74CE" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -547,51 +521,51 @@
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>The principal:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACD5A4A" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Only gives permission to use a school’s premises as a canteen/food service on the basis that the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Health in Public Schools policy and procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> are implemented.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630DBCB8" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -649,51 +623,51 @@
     <w:p w14:paraId="0C0A7B5C" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="0009127B" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009127B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">where an amber item has been reclassified as a red item it may be included on the menu and included in your ‘amber’ count. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0009127B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>These items</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0009127B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> may only be offered on the same two days a week as amber savoury commercial products.</w:t>
       </w:r>
       <w:r w:rsidRPr="0009127B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -733,83 +707,83 @@
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009127B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>‘red’ items are not on the menu (other than those included in your ‘amber’ content as outlined above).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486837B9" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00574F3D" w:rsidSect="00574F3D">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1440" w:bottom="1276" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="612E8235" w14:textId="37744C33" w:rsidR="00574F3D" w:rsidRPr="00CF2B4F" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2B4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The colour coding of food and drinks is underpinned by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0097701B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>WA School Food and Drink Criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F2CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2B4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -850,83 +824,83 @@
       <w:r w:rsidRPr="00475A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schools should plan for any required changes as part of their regular canteen menu review process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D9E1CC" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B82E33" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Young children accompanying paid workers, or volunteers and enrolled students working in a canteen, could constitute a hazard or be impacted by hazards found in a canteen. For further information regarding occupational safety and health considerations, refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Work Health and Safety policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED0FAE5" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62360F04" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk105684805"/>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Western Australian Council of State School Organisations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> advises against students undertaking tasks in the canteen operated by a P&amp;C for insurance reasons. However, there are exceptions where the work is part of the educational program (Sections 24, 29 and 11(G) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>School Education Act 1999</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4EEAE58B" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
@@ -959,57 +933,67 @@
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The principal confirms: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1784310A" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">canteen/food service workers and volunteers have completed </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>FoodSafe Food Handler</w:t>
+        <w:t>FoodSafe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Food Handler</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">training or its equivalent and </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>All About Allergens</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
@@ -1067,215 +1051,237 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0A297555" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D4324">
         <w:t>Training should be completed in a timely manner, preferably prior to commencing work:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7386E79C" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">FoodSafe Food Handler packages are available from </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:t>FoodSafe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4324">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Food Handler packages are available from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="002D4324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Environmental Health Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>, some local councils and online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1970528C" w14:textId="19CB7060" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="002D4324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>All About Allergens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">training is a free 60 minute online course developed to help manage food allergies when preparing and serving food in schools. The </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+        <w:t xml:space="preserve">training is a free </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D4324">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>60 minute</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D4324">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> online course developed to help manage food allergies when preparing and serving food in schools. The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00094986" w:rsidRPr="006F398B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Best Practice Guidelines for Anaphylaxis Prevention and Management in Schools</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> recommends the course is completed every 2 years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051B768A" w14:textId="7EA85972" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Food Safety Supervisor training must be completed every five years. </w:t>
       </w:r>
       <w:r w:rsidR="008F2CD7" w:rsidRPr="0064681B">
         <w:t>Foodcore Nutrition Services</w:t>
       </w:r>
       <w:r w:rsidRPr="0064681B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one provider who customise their training for school canteens. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="0064681B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>The Department of Health lists further providers.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099F5006" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCD9906" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D4324">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="002D4324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Food Act 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (WA)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4324">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="002D4324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Food Regulations 2009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4324">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (WA)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4324">
         <w:t xml:space="preserve"> require that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D74406A" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1331,51 +1337,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">food prepared for sale is only made in approved premises, for example a food business approved by the appropriate enforcement agency (food prepared in a home that has not been approved as a food business must not be sold in a canteen). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0003A517" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D4324">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E1200D" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D4324">
         <w:t xml:space="preserve">Canteens and food services must meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="002D4324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australia New Zealand Food Standards Code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4324">
         <w:t xml:space="preserve">, examples of applicable standards include, but are not limited to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25974B26" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRPr="002D4324" w:rsidRDefault="00574F3D" w:rsidP="00574F3D">
       <w:pPr>
         <w:pStyle w:val="bodytext10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4324">
@@ -1450,58 +1456,58 @@
         <w:pStyle w:val="bodytext10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E02EEE" w14:textId="77777777" w:rsidR="009A61FF" w:rsidRDefault="009A61FF"/>
     <w:sectPr w:rsidR="009A61FF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3226CF07" w14:textId="77777777" w:rsidR="00346790" w:rsidRDefault="00346790">
+    <w:p w14:paraId="34E88619" w14:textId="77777777" w:rsidR="006809EC" w:rsidRDefault="006809EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74DD15B2" w14:textId="77777777" w:rsidR="00346790" w:rsidRDefault="00346790">
+    <w:p w14:paraId="146F329E" w14:textId="77777777" w:rsidR="006809EC" w:rsidRDefault="006809EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1565,55 +1571,65 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6959A549" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D" w:rsidP="00F745B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Title" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F26C746" w14:textId="16E40DAF" w:rsidR="00574F3D" w:rsidRPr="006451B6" w:rsidRDefault="00574F3D" w:rsidP="00B23F8D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6585"/>
       </w:tabs>
     </w:pPr>
-    <w:fldSimple w:instr=" DOCPROPERTY  Title ">
-[...3 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> DOCPROPERTY  Title </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>Student Health in Public Schools Procedures</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r w:rsidR="007F3451">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007F3451">
       <w:tab/>
     </w:r>
     <w:bookmarkStart w:id="2" w:name="_Hlk201909031"/>
     <w:r w:rsidR="00B23F8D">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007F3451" w:rsidRPr="007F3451">
       <w:rPr>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
     <w:r w:rsidR="0046145D">
       <w:rPr>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -1630,58 +1646,58 @@
       <w:t>0227593</w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="2"/>
   <w:p w14:paraId="7DB79587" w14:textId="77777777" w:rsidR="00574F3D" w:rsidRDefault="00574F3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58CBBCBA" w14:textId="77777777" w:rsidR="00784C41" w:rsidRDefault="00784C41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43C3C3E1" w14:textId="77777777" w:rsidR="00346790" w:rsidRDefault="00346790">
+    <w:p w14:paraId="5C2201B1" w14:textId="77777777" w:rsidR="006809EC" w:rsidRDefault="006809EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E9A97CB" w14:textId="77777777" w:rsidR="00346790" w:rsidRDefault="00346790">
+    <w:p w14:paraId="0517D153" w14:textId="77777777" w:rsidR="006809EC" w:rsidRDefault="006809EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D3D27E4" w14:textId="16BFFB50" w:rsidR="00723783" w:rsidRDefault="00723783">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E18E9F4" wp14:editId="34ED0C72">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
@@ -3720,126 +3736,124 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1659842205">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1993867446">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1255356514">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1154838406">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00574F3D"/>
     <w:rsid w:val="00005079"/>
     <w:rsid w:val="00012BF9"/>
     <w:rsid w:val="0009127B"/>
     <w:rsid w:val="00094986"/>
     <w:rsid w:val="000F3032"/>
     <w:rsid w:val="001E0F79"/>
     <w:rsid w:val="00202DAC"/>
     <w:rsid w:val="00217EE9"/>
     <w:rsid w:val="00256A7B"/>
     <w:rsid w:val="002A0026"/>
-    <w:rsid w:val="00346790"/>
-    <w:rsid w:val="003808CC"/>
     <w:rsid w:val="00443705"/>
     <w:rsid w:val="00455917"/>
     <w:rsid w:val="0046145D"/>
     <w:rsid w:val="005560CF"/>
     <w:rsid w:val="00566A92"/>
     <w:rsid w:val="00574F3D"/>
     <w:rsid w:val="0064681B"/>
+    <w:rsid w:val="006809EC"/>
     <w:rsid w:val="006C187C"/>
     <w:rsid w:val="006F398B"/>
     <w:rsid w:val="00715329"/>
     <w:rsid w:val="00723783"/>
     <w:rsid w:val="00730D23"/>
+    <w:rsid w:val="00740171"/>
     <w:rsid w:val="00742BAC"/>
     <w:rsid w:val="0074676A"/>
     <w:rsid w:val="007524E0"/>
     <w:rsid w:val="00784C41"/>
     <w:rsid w:val="00796E6B"/>
     <w:rsid w:val="007F3451"/>
+    <w:rsid w:val="00800B38"/>
     <w:rsid w:val="00837BBD"/>
     <w:rsid w:val="008A0BE3"/>
     <w:rsid w:val="008C53D7"/>
     <w:rsid w:val="008F2CD7"/>
     <w:rsid w:val="009015FA"/>
     <w:rsid w:val="00983ABB"/>
     <w:rsid w:val="009A61FF"/>
     <w:rsid w:val="009A744F"/>
     <w:rsid w:val="00A363BD"/>
     <w:rsid w:val="00AA5248"/>
     <w:rsid w:val="00B23F8D"/>
     <w:rsid w:val="00B50D02"/>
     <w:rsid w:val="00CC2B43"/>
-    <w:rsid w:val="00D05058"/>
     <w:rsid w:val="00D338FF"/>
     <w:rsid w:val="00D342C7"/>
     <w:rsid w:val="00D5370B"/>
     <w:rsid w:val="00D93EEA"/>
-    <w:rsid w:val="00E11C22"/>
     <w:rsid w:val="00E23257"/>
     <w:rsid w:val="00E87562"/>
-    <w:rsid w:val="00EA2BD4"/>
     <w:rsid w:val="00EB5B06"/>
     <w:rsid w:val="00EE715A"/>
     <w:rsid w:val="00F324B7"/>
     <w:rsid w:val="00F95EF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5147,51 +5161,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00094986"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodchecker.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/~/media/Corp/Documents/Health-for/Obesity-physical-activity-and-nutrition/WA-school-food-and-drink-criteria-FAQ.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.legislation.wa.gov.au%2Flegislation%2Fstatutes.nsf%2Fmain_mrtitle_11233_homepage.html__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5KSdY7R6%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=e87TMS%2FRQdkI5WfiebyUZtBe74sFP%2B%2FULCTlb%2BN24LU%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.ehawa.org.au%2Fevents%2Fevent%2Ffoodsafe-online-2022__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5HTrsB1v%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=pNT7zS0BLOXsSAK9eXt7U9hONQosqgAWsYOLuagezBQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.freshsnap.org.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.legislation.wa.gov.au%2Flegislation%2Fstatutes.nsf%2Fmain_mrtitle_3595_homepage.html__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5F6wx7oX%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=m9tm%2F%2F3%2BPbM%2Bya4aUJzjk9jSaQu%2BA988nat3prjp%2BfI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.wacsso.wa.edu.au%2F__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5IdpnElF%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=%2BdrBSGmUUnIJHAk2Krkaba82Ps0eWx%2BNVdDqd2ml%2BHI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/~/media/Corp/Documents/Health-for/Obesity-physical-activity-and-nutrition/Selected-RED-items" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/Articles/F_I/Food-Safety-Supervisor-Training-Course" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allergyaware.org.au/schools/best-practice-guidelines-schools" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.education.wa.edu.au%2Farticle%2F4e58931__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5NHGvUPE%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012259901589%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=grRONuNeUYS90WvnNqhbYqyP%2BDU0liwqbM2k9PGGbnk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.education.wa.edu.au%2Farticle%2Fg8g80wj__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5EgcfljS%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=TuIEjzHHLNmpweZ4USGcBH7xbE65e8bWDjCWzVZyC28%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodcore.org.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Ffoodallergytraining.org.au%2F__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5H-AMaBp%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=2%2BDoCuk5SLYGV%2BwCLQzgPMjDC36XyLEOq87wsVEa3E8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.foodstandards.gov.au%2Fcode%2FPages%2Fdefault.aspx__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5NFRmx8V%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=z7YvblSZcJWgpsAUpItyOr9S9c6ZuvgSzNckLDtpSTw%3D&amp;reserved=0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodchecker.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.education.wa.edu.au%2Farticle%2Fg8g80wj__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5EgcfljS%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=TuIEjzHHLNmpweZ4USGcBH7xbE65e8bWDjCWzVZyC28%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.foodstandards.gov.au%2Fcode%2FPages%2Fdefault.aspx__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5NFRmx8V%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=z7YvblSZcJWgpsAUpItyOr9S9c6ZuvgSzNckLDtpSTw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Ffoodallergytraining.org.au%2F__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5H-AMaBp%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=2%2BDoCuk5SLYGV%2BwCLQzgPMjDC36XyLEOq87wsVEa3E8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.freshsnap.org.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/~/media/Corp/Documents/Health-for/Obesity-physical-activity-and-nutrition/WA-school-food-and-drink-criteria-FAQ.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.legislation.wa.gov.au%2Flegislation%2Fstatutes.nsf%2Fmain_mrtitle_11233_homepage.html__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5KSdY7R6%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=e87TMS%2FRQdkI5WfiebyUZtBe74sFP%2B%2FULCTlb%2BN24LU%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.ehawa.org.au%2Fevents%2Fevent%2Ffoodsafe-online-2022__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5HTrsB1v%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=pNT7zS0BLOXsSAK9eXt7U9hONQosqgAWsYOLuagezBQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.legislation.wa.gov.au%2Flegislation%2Fstatutes.nsf%2Fmain_mrtitle_3595_homepage.html__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5F6wx7oX%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=m9tm%2F%2F3%2BPbM%2Bya4aUJzjk9jSaQu%2BA988nat3prjp%2BfI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/Articles/F_I/Food-Safety-Supervisor-Training-Course" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.wa.gov.au/~/media/Corp/Documents/Health-for/Obesity-physical-activity-and-nutrition/Selected-RED-items" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.wacsso.wa.edu.au%2F__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5IdpnElF%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012260057818%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=%2BdrBSGmUUnIJHAk2Krkaba82Ps0eWx%2BNVdDqd2ml%2BHI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2F%2Fwww.education.wa.edu.au%2Farticle%2F4e58931__%3B!!Lav448XFWxY!8j9Slh1rYmEid1Z9B0UqdLF6iMv9_jWBD8RlcKGe4XuAex8Vpfk94ku6MGDrEVyn70OBPSIo3lcV7qY9nHONCyk4UaqMamnj5NHGvUPE%24&amp;data=05%7C01%7CJudith.King%40education.wa.edu.au%7C163b5873dd944cc049fd08dba3049124%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C1%7C638283012259901589%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=grRONuNeUYS90WvnNqhbYqyP%2BDU0liwqbM2k9PGGbnk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allergyaware.org.au/schools/best-practice-guidelines-schools" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5447,63 +5461,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1804</Words>
-  <Characters>9837</Characters>
+  <Words>1730</Words>
+  <Characters>9866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>204</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11538</CharactersWithSpaces>
+  <CharactersWithSpaces>11573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>WYATT Ann [Risk and Assurance]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>eb78336,75bcb2d7,4c062d01</vt:lpwstr>
   </property>