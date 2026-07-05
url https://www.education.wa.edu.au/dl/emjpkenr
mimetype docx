--- v0 (2025-12-05)
+++ v1 (2026-07-05)
@@ -234,141 +234,189 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="199C2352" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1603D011" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>The school has been provided with evidence of the host employer’s level of public liability insurance cover and the host employer has confirmed that this is the appropriate level of cover for their particular business.</w:t>
+        <w:t xml:space="preserve">The school has been provided with evidence of the host employer’s level of public liability insurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795880">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>cover</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795880">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the host employer has confirmed that this is the appropriate level of cover for their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795880">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>particular business</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795880">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B51D666" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D9ABFB2" w14:textId="11F56353" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
+    <w:p w14:paraId="7D9ABFB2" w14:textId="4246DDC2" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of a workplace learning accident, the student will be asked to complete a workplace learning </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00795880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal accident</w:t>
         </w:r>
         <w:r w:rsidR="007C6A90" w:rsidRPr="00795880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> claim form</w:t>
+          <w:t xml:space="preserve"> clai</w:t>
+        </w:r>
+        <w:r w:rsidR="007C6A90" w:rsidRPr="00795880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidR="007C6A90" w:rsidRPr="00795880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C6A90" w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> This form must be completed and forwarded to the school principal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B91C28" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C79F430" w14:textId="56C14359" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>In the first instance when making a workplace learning accident insurance claim, medical bills should be claimed through Medicare or your private health insurance</w:t>
       </w:r>
       <w:r w:rsidR="002243C8" w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the event that reimbursement is required, Medicare statements, private health insurer remittance and doctor’s and chemist’s receipts, where applicable, are to be forwarded to: </w:t>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795880">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reimbursement is required, Medicare statements, private health insurer remittance and doctor’s and chemist’s receipts, where applicable, are to be forwarded to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D999E1F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7953C614" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795880">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -1070,58 +1118,58 @@
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E6A0A" w:rsidRPr="00795880" w:rsidSect="002702B3">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1247" w:left="1247" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44963B78" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="3E855AFB" w14:textId="77777777" w:rsidR="00CD6FDD" w:rsidRDefault="00CD6FDD" w:rsidP="006451B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EA94811" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="28301401" w14:textId="77777777" w:rsidR="00CD6FDD" w:rsidRDefault="00CD6FDD" w:rsidP="006451B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1135,107 +1183,103 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73ECA41B" w14:textId="77777777" w:rsidR="00704CCB" w:rsidRDefault="00704CCB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C8519BB" w14:textId="25F20487" w:rsidR="008D14EE" w:rsidRDefault="00B81750">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...13 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" DOCPROPERTY &quot;Title&quot; ">
+      <w:r>
+        <w:t>Workplace Learning for Public Schools Procedures</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
   <w:p w14:paraId="3938E976" w14:textId="51526CB9" w:rsidR="008D14EE" w:rsidRPr="006451B6" w:rsidRDefault="008D14EE" w:rsidP="006451B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08B364DA" wp14:editId="6530C5A0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5163820</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>137160</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="820800" cy="162000"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Picture 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1299,151 +1343,508 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B81750">
       <w:t>All policy and procedural statements contained within this document are lawful orders for the purposes of section 80(a) of the Public Sector Management Act 1994 (WA) and are therefore to be observed by all Department of Education employees.</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63AE4C7A" w14:textId="77777777" w:rsidR="00704CCB" w:rsidRDefault="00704CCB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B36BAE6" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="46330AD9" w14:textId="77777777" w:rsidR="00CD6FDD" w:rsidRDefault="00CD6FDD" w:rsidP="006451B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CFE26F7" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="78D11ABD" w14:textId="77777777" w:rsidR="00CD6FDD" w:rsidRDefault="00CD6FDD" w:rsidP="006451B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CADAAB8" w14:textId="77777777" w:rsidR="00704CCB" w:rsidRDefault="00704CCB">
+  <w:p w14:paraId="0CADAAB8" w14:textId="6A509121" w:rsidR="00704CCB" w:rsidRDefault="00D164CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FDC84AB" wp14:editId="40531BC3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="603762720" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13B6B7C8" w14:textId="63B52C13" w:rsidR="00D164CF" w:rsidRPr="00D164CF" w:rsidRDefault="00D164CF" w:rsidP="00D164CF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D164CF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2FDC84AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="13B6B7C8" w14:textId="63B52C13" w:rsidR="00D164CF" w:rsidRPr="00D164CF" w:rsidRDefault="00D164CF" w:rsidP="00D164CF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D164CF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1818AD5C" w14:textId="03A417AD" w:rsidR="008D14EE" w:rsidRPr="00483B4E" w:rsidRDefault="008D14EE" w:rsidP="00966F0A">
+  <w:p w14:paraId="1818AD5C" w14:textId="3B334BE6" w:rsidR="008D14EE" w:rsidRPr="00483B4E" w:rsidRDefault="00D164CF" w:rsidP="00966F0A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F385E8" wp14:editId="527CB68D">
+              <wp:simplePos x="792480" y="541020"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1138441583" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="32411930" w14:textId="06700C80" w:rsidR="00D164CF" w:rsidRPr="00D164CF" w:rsidRDefault="00D164CF" w:rsidP="00D164CF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D164CF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="39F385E8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="32411930" w14:textId="06700C80" w:rsidR="00D164CF" w:rsidRPr="00D164CF" w:rsidRDefault="00D164CF" w:rsidP="00D164CF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D164CF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008D14EE">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="006451B6">
+    <w:r w:rsidR="008D14EE" w:rsidRPr="006451B6">
       <w:instrText>DOCPROPERTY "DocControlStatement"</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B81750">
       <w:t>Uncontrolled when printed</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001A63A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008D14EE">
       <w:tab/>
       <w:t xml:space="preserve">Effective: </w:t>
     </w:r>
     <w:r w:rsidR="00B00901">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>28 April</w:t>
     </w:r>
     <w:r w:rsidR="00CC15D4" w:rsidRPr="00795880">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B2FC423" w14:textId="77777777" w:rsidR="00704CCB" w:rsidRDefault="00704CCB">
+  <w:p w14:paraId="0B2FC423" w14:textId="4639D800" w:rsidR="00704CCB" w:rsidRDefault="00D164CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34205510" wp14:editId="49DBE449">
+              <wp:simplePos x="790575" y="542925"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="523337993" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="30C54585" w14:textId="1B08CD18" w:rsidR="00D164CF" w:rsidRPr="00D164CF" w:rsidRDefault="00D164CF" w:rsidP="00D164CF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D164CF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="34205510" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="30C54585" w14:textId="1B08CD18" w:rsidR="00D164CF" w:rsidRPr="00D164CF" w:rsidRDefault="00D164CF" w:rsidP="00D164CF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D164CF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A184C2EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -5176,51 +5577,51 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1814372549">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2100909174">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="25452924">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1404257992">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="506559861">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="866873853">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1057363625">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="497422447">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="AFDE4FB0">
+      <w:lvl w:ilvl="0" w:tplc="5718CD9C">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
             <w14:srgbClr w14:val="000000"/>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
@@ -5273,50 +5674,51 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1498300298">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="637492355">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1774861978">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1334188111">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="751858177">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="C004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D16092"/>
@@ -5397,50 +5799,51 @@
     <w:rsid w:val="003712B3"/>
     <w:rsid w:val="00384BA4"/>
     <w:rsid w:val="0038544A"/>
     <w:rsid w:val="003A5C83"/>
     <w:rsid w:val="003A71DC"/>
     <w:rsid w:val="003C7354"/>
     <w:rsid w:val="003D5A21"/>
     <w:rsid w:val="003E7368"/>
     <w:rsid w:val="003F148F"/>
     <w:rsid w:val="003F35E3"/>
     <w:rsid w:val="003F69FB"/>
     <w:rsid w:val="0040147D"/>
     <w:rsid w:val="0043046B"/>
     <w:rsid w:val="00442156"/>
     <w:rsid w:val="0044399B"/>
     <w:rsid w:val="00457358"/>
     <w:rsid w:val="00461345"/>
     <w:rsid w:val="00470B8E"/>
     <w:rsid w:val="00471285"/>
     <w:rsid w:val="00483B4E"/>
     <w:rsid w:val="004B6C1F"/>
     <w:rsid w:val="004C54F8"/>
     <w:rsid w:val="004C794D"/>
     <w:rsid w:val="004D58E0"/>
     <w:rsid w:val="004D646E"/>
+    <w:rsid w:val="004E589F"/>
     <w:rsid w:val="004F0032"/>
     <w:rsid w:val="00504C50"/>
     <w:rsid w:val="00514D21"/>
     <w:rsid w:val="005226C1"/>
     <w:rsid w:val="00527D47"/>
     <w:rsid w:val="00530D66"/>
     <w:rsid w:val="005342AB"/>
     <w:rsid w:val="005350BF"/>
     <w:rsid w:val="00551580"/>
     <w:rsid w:val="0055333E"/>
     <w:rsid w:val="005574AA"/>
     <w:rsid w:val="0057440B"/>
     <w:rsid w:val="00575447"/>
     <w:rsid w:val="00590815"/>
     <w:rsid w:val="005A406B"/>
     <w:rsid w:val="005A5ECD"/>
     <w:rsid w:val="005A615C"/>
     <w:rsid w:val="005B4820"/>
     <w:rsid w:val="005B558A"/>
     <w:rsid w:val="005D6960"/>
     <w:rsid w:val="005E1F35"/>
     <w:rsid w:val="005E2474"/>
     <w:rsid w:val="005F100E"/>
     <w:rsid w:val="0060004D"/>
     <w:rsid w:val="006262D3"/>
@@ -5476,69 +5879,71 @@
     <w:rsid w:val="0077683E"/>
     <w:rsid w:val="00777693"/>
     <w:rsid w:val="0079032A"/>
     <w:rsid w:val="0079183D"/>
     <w:rsid w:val="00791FC6"/>
     <w:rsid w:val="00795880"/>
     <w:rsid w:val="007A2D02"/>
     <w:rsid w:val="007A2FE4"/>
     <w:rsid w:val="007A5D10"/>
     <w:rsid w:val="007B0025"/>
     <w:rsid w:val="007B68CB"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C362E"/>
     <w:rsid w:val="007C4B42"/>
     <w:rsid w:val="007C6A90"/>
     <w:rsid w:val="007D1FE1"/>
     <w:rsid w:val="007E1241"/>
     <w:rsid w:val="00801E8A"/>
     <w:rsid w:val="00823222"/>
     <w:rsid w:val="008371F6"/>
     <w:rsid w:val="00865B92"/>
     <w:rsid w:val="008A4CE1"/>
     <w:rsid w:val="008C279F"/>
     <w:rsid w:val="008C58BC"/>
     <w:rsid w:val="008D14EE"/>
+    <w:rsid w:val="008D457B"/>
     <w:rsid w:val="008E528D"/>
     <w:rsid w:val="009064C6"/>
     <w:rsid w:val="00916EF9"/>
     <w:rsid w:val="0092177A"/>
     <w:rsid w:val="009303C2"/>
     <w:rsid w:val="00931F64"/>
     <w:rsid w:val="00937225"/>
     <w:rsid w:val="009420DF"/>
     <w:rsid w:val="009430D4"/>
     <w:rsid w:val="00944290"/>
     <w:rsid w:val="00945A02"/>
     <w:rsid w:val="00957983"/>
     <w:rsid w:val="00965ACE"/>
     <w:rsid w:val="00966F0A"/>
     <w:rsid w:val="009672AD"/>
     <w:rsid w:val="00975000"/>
     <w:rsid w:val="009930D2"/>
     <w:rsid w:val="009935F8"/>
     <w:rsid w:val="009B01C8"/>
+    <w:rsid w:val="009B1152"/>
     <w:rsid w:val="009C5156"/>
     <w:rsid w:val="009D024A"/>
     <w:rsid w:val="009D02FD"/>
     <w:rsid w:val="009E4397"/>
     <w:rsid w:val="009E4509"/>
     <w:rsid w:val="009E613A"/>
     <w:rsid w:val="00A006A9"/>
     <w:rsid w:val="00A10776"/>
     <w:rsid w:val="00A23EB4"/>
     <w:rsid w:val="00A27350"/>
     <w:rsid w:val="00A27D54"/>
     <w:rsid w:val="00A359F9"/>
     <w:rsid w:val="00A41205"/>
     <w:rsid w:val="00A4775A"/>
     <w:rsid w:val="00A52E8A"/>
     <w:rsid w:val="00A617C1"/>
     <w:rsid w:val="00A746F1"/>
     <w:rsid w:val="00A858EA"/>
     <w:rsid w:val="00A86BBB"/>
     <w:rsid w:val="00A90C99"/>
     <w:rsid w:val="00AA578A"/>
     <w:rsid w:val="00AA5BC2"/>
     <w:rsid w:val="00AC1DCE"/>
     <w:rsid w:val="00AC6B74"/>
     <w:rsid w:val="00AF2EDA"/>
@@ -5558,86 +5963,89 @@
     <w:rsid w:val="00B81750"/>
     <w:rsid w:val="00B87F87"/>
     <w:rsid w:val="00B974C7"/>
     <w:rsid w:val="00BA3523"/>
     <w:rsid w:val="00BA59EF"/>
     <w:rsid w:val="00BB232A"/>
     <w:rsid w:val="00BC75F7"/>
     <w:rsid w:val="00BD1D21"/>
     <w:rsid w:val="00BD77F0"/>
     <w:rsid w:val="00BE3B5D"/>
     <w:rsid w:val="00BF1B01"/>
     <w:rsid w:val="00C07B4E"/>
     <w:rsid w:val="00C320F9"/>
     <w:rsid w:val="00C45FFF"/>
     <w:rsid w:val="00C63421"/>
     <w:rsid w:val="00C67371"/>
     <w:rsid w:val="00C71153"/>
     <w:rsid w:val="00C86FF4"/>
     <w:rsid w:val="00C919EA"/>
     <w:rsid w:val="00CA18B6"/>
     <w:rsid w:val="00CA417D"/>
     <w:rsid w:val="00CC0472"/>
     <w:rsid w:val="00CC15D4"/>
     <w:rsid w:val="00CD20A1"/>
     <w:rsid w:val="00CD2600"/>
+    <w:rsid w:val="00CD6FDD"/>
     <w:rsid w:val="00CE3B54"/>
     <w:rsid w:val="00CE622F"/>
     <w:rsid w:val="00CE6B48"/>
     <w:rsid w:val="00CF5D34"/>
     <w:rsid w:val="00D026C7"/>
     <w:rsid w:val="00D118B1"/>
     <w:rsid w:val="00D16092"/>
     <w:rsid w:val="00D16362"/>
+    <w:rsid w:val="00D164CF"/>
     <w:rsid w:val="00D3188C"/>
     <w:rsid w:val="00D37DD7"/>
     <w:rsid w:val="00D4713B"/>
     <w:rsid w:val="00D70F02"/>
     <w:rsid w:val="00D825D6"/>
     <w:rsid w:val="00D85271"/>
     <w:rsid w:val="00D86518"/>
     <w:rsid w:val="00DB30EA"/>
     <w:rsid w:val="00DC6CB0"/>
     <w:rsid w:val="00DE4D78"/>
     <w:rsid w:val="00DE5558"/>
     <w:rsid w:val="00DF2959"/>
     <w:rsid w:val="00E07B99"/>
     <w:rsid w:val="00E17108"/>
     <w:rsid w:val="00E214BD"/>
     <w:rsid w:val="00E34562"/>
     <w:rsid w:val="00E3476B"/>
     <w:rsid w:val="00E44B8C"/>
     <w:rsid w:val="00E74F88"/>
     <w:rsid w:val="00E770CC"/>
     <w:rsid w:val="00E84824"/>
     <w:rsid w:val="00E85619"/>
     <w:rsid w:val="00E90782"/>
     <w:rsid w:val="00E94269"/>
     <w:rsid w:val="00E96581"/>
     <w:rsid w:val="00EB29C9"/>
     <w:rsid w:val="00EB3FE5"/>
     <w:rsid w:val="00EB50EA"/>
+    <w:rsid w:val="00EB7077"/>
     <w:rsid w:val="00EB7981"/>
     <w:rsid w:val="00EC1B61"/>
     <w:rsid w:val="00EE23CD"/>
     <w:rsid w:val="00EE4482"/>
     <w:rsid w:val="00EF611C"/>
     <w:rsid w:val="00F0069E"/>
     <w:rsid w:val="00F00EFA"/>
     <w:rsid w:val="00F042CA"/>
     <w:rsid w:val="00F27EEF"/>
     <w:rsid w:val="00F3731A"/>
     <w:rsid w:val="00F52733"/>
     <w:rsid w:val="00F64085"/>
     <w:rsid w:val="00F657BE"/>
     <w:rsid w:val="00F6770E"/>
     <w:rsid w:val="00F67D06"/>
     <w:rsid w:val="00F72E1E"/>
     <w:rsid w:val="00F755FC"/>
     <w:rsid w:val="00F8603B"/>
     <w:rsid w:val="00F91329"/>
     <w:rsid w:val="00F973EA"/>
     <w:rsid w:val="00FA5603"/>
     <w:rsid w:val="00FA75E1"/>
     <w:rsid w:val="00FB7FDD"/>
     <w:rsid w:val="00FD081B"/>
     <w:rsid w:val="00FD09EC"/>
@@ -22136,51 +22544,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="851720207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icwa.wa.gov.au/__data/assets/pdf_file/0014/3434/Personal-Accident-Claim.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.workcover.wa.gov.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.icwa.wa.gov.au%2F__data%2Fassets%2Fpdf_file%2F0014%2F3434%2FPersonal-Accident-Form.pdf&amp;data=05%7C02%7CPolicyGovernance%40education.wa.edu.au%7C1495a97b9e9d4cc6f65d08ded74b8182%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C0%7C639184916467134292%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=ss5AHLABxFXIvUb6FJ8nRSx22MrOevqlKwmIL3vHIZc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.workcover.wa.gov.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -22449,81 +22857,114 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A834673-D674-4AB3-87A4-6781FCD6E017}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>501</Words>
-  <Characters>2861</Characters>
+  <Words>563</Words>
+  <Characters>3215</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Workplace Learning for Public Schools Procedures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Systemic Pty Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3356</CharactersWithSpaces>
+  <CharactersWithSpaces>3771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Workplace Learning for Public Schools Procedures</dc:title>
   <dc:creator>TRUONG Ai-Ling</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EffectiveDate">
     <vt:filetime>2018-12-31T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocControlStatement">
     <vt:lpwstr>Uncontrolled when printed</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FooterStatement">
     <vt:lpwstr>All policy and procedural statements contained within this document are lawful orders for the purposes of section 80(a) of the Public Sector Management Act 1994 (WA) and are therefore to be observed by all Department of Education employees.</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>1f318109,23fcb020,43db3d6f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SetDate">
+    <vt:lpwstr>2026-07-02T03:27:55Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SiteId">
+    <vt:lpwstr>e08016f9-d1fd-4cbb-83b0-b76eb4361627</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ActionId">
+    <vt:lpwstr>c45c8a2a-4c67-4cb2-9c40-594f6d596d56</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>