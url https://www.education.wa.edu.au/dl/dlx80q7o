--- v0 (2026-06-15)
+++ v1 (2026-07-07)
@@ -55,51 +55,51 @@
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
         <w:t>Written</w:t>
       </w:r>
       <w:r w:rsidR="007550C0">
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
         <w:t xml:space="preserve"> statement</w:t>
       </w:r>
       <w:r w:rsidR="0004235A">
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="009D5212">
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
         <w:t>Minister’s Teacher of the Year</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="664A5FC5" w14:textId="02F327B2" w:rsidR="0041113D" w:rsidRPr="0041113D" w:rsidRDefault="0041113D" w:rsidP="0041113D">
+    <w:p w14:paraId="664A5FC5" w14:textId="7A99F274" w:rsidR="0041113D" w:rsidRPr="0041113D" w:rsidRDefault="0041113D" w:rsidP="0041113D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041113D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="008E6C56">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> template</w:t>
@@ -267,230 +267,227 @@
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7048C572" w14:textId="0A9CE505" w:rsidR="00C21577" w:rsidRDefault="00EC2220" w:rsidP="00C21577">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Award c</w:t>
       </w:r>
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ategory: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BD6059" w14:textId="3B7FB61E" w:rsidR="00D97911" w:rsidRDefault="00DA471B" w:rsidP="009D5212">
+    <w:p w14:paraId="36BD6059" w14:textId="3B7FB61E" w:rsidR="00D97911" w:rsidRDefault="00000000" w:rsidP="009D5212">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="822317461"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D5212">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minister’s Teacher of the Year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA61D3F" w14:textId="2C0600D8" w:rsidR="00716DC4" w:rsidRPr="005D7DDE" w:rsidRDefault="00716DC4" w:rsidP="00716DC4">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E847D58" w14:textId="74ED9C0B" w:rsidR="00095D40" w:rsidRPr="005D7DDE" w:rsidRDefault="00A916AC" w:rsidP="00C21577">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Has your school principal endorsed this nomination?</w:t>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF3461C" w14:textId="42674CA4" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00DA471B" w:rsidP="00B00C20">
+    <w:p w14:paraId="0BF3461C" w14:textId="42674CA4" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00000000" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="939345634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21ACCDCE" w14:textId="04A2390B" w:rsidR="00095D40" w:rsidRPr="005D7DDE" w:rsidRDefault="00DA471B" w:rsidP="00B00C20">
+    <w:p w14:paraId="21ACCDCE" w14:textId="04A2390B" w:rsidR="00095D40" w:rsidRPr="005D7DDE" w:rsidRDefault="00000000" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1779398999"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0440DB8F" w14:textId="77777777" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00D44310" w:rsidP="00C21577">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38372FC5" w14:textId="1A6F3F54" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00B4204B" w:rsidP="00C21577">
+    <w:p w14:paraId="38372FC5" w14:textId="6373F787" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00B4204B" w:rsidP="00C21577">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information to organise your nomination, refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C75A47">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
@@ -1087,58 +1084,58 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAG8AdABlAHMA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdABlAGQAIABMAGkAcwB0AA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAHUAbQBiAGUAcgBlAGQAIABMAGkAcwB0AA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74E6DA26" w14:textId="77777777" w:rsidR="00DA471B" w:rsidRDefault="00DA471B" w:rsidP="00127DAD">
+    <w:p w14:paraId="73170342" w14:textId="77777777" w:rsidR="00670967" w:rsidRDefault="00670967" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13E76461" w14:textId="77777777" w:rsidR="00DA471B" w:rsidRDefault="00DA471B" w:rsidP="00127DAD">
+    <w:p w14:paraId="70063F8F" w14:textId="77777777" w:rsidR="00670967" w:rsidRDefault="00670967" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1149,59 +1146,57 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Muller DOE Medium">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Muller DOE Light">
-    <w:altName w:val="Muller DOE Light"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1266,58 +1261,58 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00355643">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="562A235C" w14:textId="1F4A991E" w:rsidR="000F6D5A" w:rsidRPr="00355643" w:rsidRDefault="000F6D5A" w:rsidP="00355643">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="239FB180" w14:textId="77777777" w:rsidR="00DA471B" w:rsidRDefault="00DA471B" w:rsidP="00127DAD">
+    <w:p w14:paraId="7860AC19" w14:textId="77777777" w:rsidR="00670967" w:rsidRDefault="00670967" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F52D1F3" w14:textId="77777777" w:rsidR="00DA471B" w:rsidRDefault="00DA471B" w:rsidP="00127DAD">
+    <w:p w14:paraId="2261BD2B" w14:textId="77777777" w:rsidR="00670967" w:rsidRDefault="00670967" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E4F7802" w14:textId="1FA1B409" w:rsidR="00F2048B" w:rsidRPr="00626B3E" w:rsidRDefault="00F2048B" w:rsidP="00F2048B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BBA76A" wp14:editId="423CCB94">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-360045</wp:posOffset>
@@ -2790,52 +2785,52 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="365913254">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1962418381">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="192813733">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1364094690">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="382367030">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1615821570">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="49"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
     <w:rsid w:val="00017718"/>
@@ -2867,123 +2862,127 @@
     <w:rsid w:val="00117BC1"/>
     <w:rsid w:val="00120AB2"/>
     <w:rsid w:val="0012737A"/>
     <w:rsid w:val="00127DAD"/>
     <w:rsid w:val="0013587A"/>
     <w:rsid w:val="001438A9"/>
     <w:rsid w:val="001470BB"/>
     <w:rsid w:val="0017483D"/>
     <w:rsid w:val="00177D2D"/>
     <w:rsid w:val="00185215"/>
     <w:rsid w:val="00193CA7"/>
     <w:rsid w:val="001B49F2"/>
     <w:rsid w:val="001D4434"/>
     <w:rsid w:val="001E1668"/>
     <w:rsid w:val="001E5041"/>
     <w:rsid w:val="001E62CB"/>
     <w:rsid w:val="001F156D"/>
     <w:rsid w:val="001F63E2"/>
     <w:rsid w:val="00213F7C"/>
     <w:rsid w:val="00237DA1"/>
     <w:rsid w:val="00250BDB"/>
     <w:rsid w:val="00250BF2"/>
     <w:rsid w:val="002715EE"/>
     <w:rsid w:val="002771D2"/>
     <w:rsid w:val="002849D5"/>
+    <w:rsid w:val="00291999"/>
     <w:rsid w:val="002964D2"/>
     <w:rsid w:val="00297C14"/>
     <w:rsid w:val="002B7BB8"/>
     <w:rsid w:val="002D49E6"/>
     <w:rsid w:val="002E0306"/>
     <w:rsid w:val="002E39FD"/>
     <w:rsid w:val="002E3D4D"/>
     <w:rsid w:val="002F01CD"/>
     <w:rsid w:val="00303358"/>
     <w:rsid w:val="003152E0"/>
     <w:rsid w:val="00316604"/>
     <w:rsid w:val="0031727B"/>
     <w:rsid w:val="0033191C"/>
     <w:rsid w:val="00333CA2"/>
     <w:rsid w:val="003403BB"/>
     <w:rsid w:val="00346FC5"/>
     <w:rsid w:val="00355643"/>
     <w:rsid w:val="00365B17"/>
     <w:rsid w:val="00376020"/>
     <w:rsid w:val="00380413"/>
     <w:rsid w:val="00381218"/>
     <w:rsid w:val="00383E16"/>
     <w:rsid w:val="00390D50"/>
     <w:rsid w:val="00392C1D"/>
     <w:rsid w:val="003962FB"/>
     <w:rsid w:val="00396551"/>
     <w:rsid w:val="00397F0C"/>
     <w:rsid w:val="003A1CC6"/>
     <w:rsid w:val="003B56AB"/>
     <w:rsid w:val="003C3383"/>
     <w:rsid w:val="003C7215"/>
     <w:rsid w:val="004047C2"/>
     <w:rsid w:val="004103B9"/>
     <w:rsid w:val="0041113D"/>
     <w:rsid w:val="00414D84"/>
     <w:rsid w:val="0042142B"/>
     <w:rsid w:val="00424295"/>
     <w:rsid w:val="00424303"/>
     <w:rsid w:val="00440775"/>
     <w:rsid w:val="0044231C"/>
     <w:rsid w:val="004457C7"/>
+    <w:rsid w:val="00463244"/>
     <w:rsid w:val="004661A2"/>
     <w:rsid w:val="00466E52"/>
     <w:rsid w:val="004A2133"/>
     <w:rsid w:val="004B06B1"/>
     <w:rsid w:val="004D0B2E"/>
     <w:rsid w:val="0050052A"/>
     <w:rsid w:val="0050301F"/>
     <w:rsid w:val="00506BC4"/>
     <w:rsid w:val="00523436"/>
     <w:rsid w:val="00526CC1"/>
     <w:rsid w:val="00553F75"/>
     <w:rsid w:val="00566FE9"/>
     <w:rsid w:val="005728CD"/>
     <w:rsid w:val="0058096D"/>
     <w:rsid w:val="005A1925"/>
     <w:rsid w:val="005B0855"/>
     <w:rsid w:val="005B118D"/>
     <w:rsid w:val="005B2D97"/>
     <w:rsid w:val="005D0F5C"/>
     <w:rsid w:val="005D7DDE"/>
     <w:rsid w:val="005E1145"/>
     <w:rsid w:val="005E1703"/>
     <w:rsid w:val="0060579B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00620FC1"/>
     <w:rsid w:val="00626B3E"/>
     <w:rsid w:val="00633068"/>
     <w:rsid w:val="0065350E"/>
+    <w:rsid w:val="0066034A"/>
     <w:rsid w:val="00661059"/>
     <w:rsid w:val="0066454F"/>
     <w:rsid w:val="0066581B"/>
     <w:rsid w:val="0066616A"/>
+    <w:rsid w:val="00670967"/>
     <w:rsid w:val="006723BD"/>
     <w:rsid w:val="00694952"/>
     <w:rsid w:val="006A1BE6"/>
     <w:rsid w:val="006A344C"/>
     <w:rsid w:val="006A3C91"/>
     <w:rsid w:val="006A7948"/>
     <w:rsid w:val="006B0A0D"/>
     <w:rsid w:val="006B214C"/>
     <w:rsid w:val="006B23FF"/>
     <w:rsid w:val="006D0BC0"/>
     <w:rsid w:val="006D4ED3"/>
     <w:rsid w:val="006D7370"/>
     <w:rsid w:val="006E63B7"/>
     <w:rsid w:val="006F639D"/>
     <w:rsid w:val="0071495B"/>
     <w:rsid w:val="00716DC4"/>
     <w:rsid w:val="007343DF"/>
     <w:rsid w:val="007358C4"/>
     <w:rsid w:val="00753103"/>
     <w:rsid w:val="007550C0"/>
     <w:rsid w:val="007657C5"/>
     <w:rsid w:val="00767890"/>
     <w:rsid w:val="00775873"/>
     <w:rsid w:val="007761FB"/>
     <w:rsid w:val="00783AC6"/>
@@ -3067,61 +3066,63 @@
     <w:rsid w:val="00B10E57"/>
     <w:rsid w:val="00B13894"/>
     <w:rsid w:val="00B143E6"/>
     <w:rsid w:val="00B174C0"/>
     <w:rsid w:val="00B17C7F"/>
     <w:rsid w:val="00B25E6C"/>
     <w:rsid w:val="00B374A9"/>
     <w:rsid w:val="00B4035C"/>
     <w:rsid w:val="00B4204B"/>
     <w:rsid w:val="00B44C58"/>
     <w:rsid w:val="00B54143"/>
     <w:rsid w:val="00B544BA"/>
     <w:rsid w:val="00B56A6C"/>
     <w:rsid w:val="00B6170F"/>
     <w:rsid w:val="00B669D2"/>
     <w:rsid w:val="00B90E8D"/>
     <w:rsid w:val="00BA12A1"/>
     <w:rsid w:val="00BC18A4"/>
     <w:rsid w:val="00BD0B3B"/>
     <w:rsid w:val="00BD3B09"/>
     <w:rsid w:val="00BD6113"/>
     <w:rsid w:val="00BF27F4"/>
     <w:rsid w:val="00C011D5"/>
     <w:rsid w:val="00C01B8C"/>
     <w:rsid w:val="00C106E2"/>
+    <w:rsid w:val="00C13294"/>
     <w:rsid w:val="00C21577"/>
     <w:rsid w:val="00C239C0"/>
     <w:rsid w:val="00C30473"/>
     <w:rsid w:val="00C35BA3"/>
     <w:rsid w:val="00C36172"/>
     <w:rsid w:val="00C51A7F"/>
     <w:rsid w:val="00C71AC0"/>
     <w:rsid w:val="00C75A47"/>
     <w:rsid w:val="00C77A2C"/>
     <w:rsid w:val="00C800E3"/>
     <w:rsid w:val="00C82AB7"/>
+    <w:rsid w:val="00C8435E"/>
     <w:rsid w:val="00C84C21"/>
     <w:rsid w:val="00C96238"/>
     <w:rsid w:val="00CA0BE1"/>
     <w:rsid w:val="00CA1756"/>
     <w:rsid w:val="00CB081C"/>
     <w:rsid w:val="00CB46BF"/>
     <w:rsid w:val="00CD3045"/>
     <w:rsid w:val="00CE11E1"/>
     <w:rsid w:val="00CE19F1"/>
     <w:rsid w:val="00D1325A"/>
     <w:rsid w:val="00D14913"/>
     <w:rsid w:val="00D21BAC"/>
     <w:rsid w:val="00D30C69"/>
     <w:rsid w:val="00D44310"/>
     <w:rsid w:val="00D544F4"/>
     <w:rsid w:val="00D846C7"/>
     <w:rsid w:val="00D97911"/>
     <w:rsid w:val="00DA1B75"/>
     <w:rsid w:val="00DA471B"/>
     <w:rsid w:val="00DA5264"/>
     <w:rsid w:val="00DB599F"/>
     <w:rsid w:val="00DC188E"/>
     <w:rsid w:val="00DE3892"/>
     <w:rsid w:val="00DE7B44"/>
     <w:rsid w:val="00DF08C5"/>
@@ -5173,51 +5174,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1798836736">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/01lpvlp8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/emlrgrdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/okp1nm87" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/73pgnm9g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -5459,51 +5460,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF6A2679-1347-4541-9497-94B2EEAEB35B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>132</Words>
   <Characters>753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>