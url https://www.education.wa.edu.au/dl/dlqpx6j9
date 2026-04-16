--- v0 (2026-02-20)
+++ v1 (2026-04-16)
@@ -3772,58 +3772,60 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E07095" w:rsidRPr="00E07095" w14:paraId="5507CBD1" w14:textId="77777777" w:rsidTr="00012C27">
         <w:trPr>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24AAA88E" w14:textId="77777777" w:rsidR="00E07095" w:rsidRPr="00012C27" w:rsidRDefault="00E07095" w:rsidP="00E07095">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00012C27">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>For the purpose of</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="421120F5" w14:textId="3B85AA04" w:rsidR="00E07095" w:rsidRPr="00012C27" w:rsidRDefault="00E07095" w:rsidP="00E07095">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012C27">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>International Education, International Education Strategy; or Canning Colleg</w:t>
             </w:r>
             <w:r w:rsidR="00012C27" w:rsidRPr="00012C27">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4542,110 +4544,114 @@
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w14:paraId="4A38FB9B" w14:textId="77777777" w:rsidTr="00A97F2C">
+      <w:tr w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w14:paraId="4A38FB9B" w14:textId="77777777" w:rsidTr="00DA6196">
         <w:trPr>
-          <w:trHeight w:val="486"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E224B55" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
+          <w:p w14:paraId="3E224B55" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B0CB27" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
+          <w:p w14:paraId="44B0CB27" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6E77C0" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
+          <w:p w14:paraId="4D6E77C0" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21F4DFC3" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
+          <w:p w14:paraId="21F4DFC3" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00683884">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w14:paraId="627CF0B3" w14:textId="77777777" w:rsidTr="00A97F2C">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10240" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="989B91"/>
           </w:tcPr>
           <w:p w14:paraId="1DFF340F" w14:textId="4B141309" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0085AC"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F2C">
               <w:rPr>
@@ -4741,483 +4747,950 @@
             <w:tcW w:w="2560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
           </w:tcPr>
           <w:p w14:paraId="6E2AE747" w14:textId="55F4CD4F" w:rsidR="00A01EEE" w:rsidRPr="00A97F2C" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w14:paraId="58DDA689" w14:textId="77777777" w:rsidTr="00A97F2C">
+      <w:tr w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w14:paraId="58DDA689" w14:textId="77777777" w:rsidTr="00DA6196">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47AB0EE3" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
+          <w:p w14:paraId="47AB0EE3" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0866EE03" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
+          <w:p w14:paraId="0866EE03" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC5B0DE" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
+          <w:p w14:paraId="6FC5B0DE" w14:textId="77777777" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714AAD0C" w14:textId="39D8A7D3" w:rsidR="00A01EEE" w:rsidRPr="001B3BBA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
+          <w:p w14:paraId="714AAD0C" w14:textId="39D8A7D3" w:rsidR="00A01EEE" w:rsidRPr="00B361AA" w:rsidRDefault="00A01EEE" w:rsidP="00A01EEE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="0085AC"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="696297DB" w14:textId="54FD9802" w:rsidR="00EA43A1" w:rsidRDefault="00EA43A1" w:rsidP="00281539">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="63DAD44A" w14:textId="77777777" w:rsidR="00DA6196" w:rsidRDefault="00DA6196" w:rsidP="00281539">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DOETable111"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="11641"/>
+        <w:tblStyle w:val="DOETable1"/>
         <w:tblW w:w="10240" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3493"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2764"/>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="3853"/>
+        <w:gridCol w:w="2559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A97F2C" w:rsidRPr="00A97F2C" w14:paraId="5677F029" w14:textId="77777777" w:rsidTr="00A97F2C">
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="262DABAD" w14:textId="77777777" w:rsidTr="00891EC3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="9507" w:type="dxa"/>
+            <w:tcW w:w="10240" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3439BDA8" w14:textId="66B9D187" w:rsidR="00260BAD" w:rsidRPr="008C050B" w:rsidRDefault="00260BAD" w:rsidP="00260BAD">
+            <w:pPr>
+              <w:ind w:left="-120" w:firstLine="120"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For international </w:t>
+            </w:r>
+            <w:r w:rsidR="002F075E" w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">travel by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Canning College</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82281" w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="332A4156" w14:textId="77777777" w:rsidTr="00891EC3">
+        <w:trPr>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10240" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1A187C" w14:textId="7D7FF132" w:rsidR="002F075E" w:rsidRPr="008C050B" w:rsidRDefault="002F075E" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC76B6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A97F2C">
+              </w:rPr>
+              <w:t>Recommended by</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4D36" w:rsidRPr="00EC76B6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Endorsed by Director General</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director of Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97F2C" w:rsidRPr="00A97F2C" w14:paraId="310C3A03" w14:textId="77777777" w:rsidTr="00A97F2C">
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="0D948019" w14:textId="77777777" w:rsidTr="00341471">
         <w:trPr>
-          <w:trHeight w:val="252"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="66"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3243" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
           </w:tcPr>
-          <w:p w14:paraId="52454822" w14:textId="77777777" w:rsidR="00A97F2C" w:rsidRPr="00A97F2C" w:rsidRDefault="00A97F2C" w:rsidP="00A97F2C">
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="411FD6ED" w14:textId="1FDA1327" w:rsidR="00260BAD" w:rsidRPr="008C050B" w:rsidRDefault="002F075E" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3698" w:type="dxa"/>
+            <w:tcW w:w="3853" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
           </w:tcPr>
-          <w:p w14:paraId="46ED2821" w14:textId="77777777" w:rsidR="00A97F2C" w:rsidRPr="00A97F2C" w:rsidRDefault="00A97F2C" w:rsidP="00A97F2C">
-[...13 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="7D851C15" w14:textId="1DE321A2" w:rsidR="00260BAD" w:rsidRPr="008C050B" w:rsidRDefault="002F075E" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00A97F2C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2566" w:type="dxa"/>
+            <w:tcW w:w="2559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
           </w:tcPr>
-          <w:p w14:paraId="1329436C" w14:textId="77777777" w:rsidR="00A97F2C" w:rsidRPr="00A97F2C" w:rsidRDefault="00A97F2C" w:rsidP="00A97F2C">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A97F2C">
+          <w:p w14:paraId="76935799" w14:textId="7B0896FD" w:rsidR="00260BAD" w:rsidRPr="008C050B" w:rsidRDefault="00260BAD" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
-[...55 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="7EB3CCF6" w14:textId="77777777" w:rsidR="00A97F2C" w:rsidRPr="00A97F2C" w:rsidRDefault="00A97F2C" w:rsidP="00A97F2C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="75915091" w14:textId="77777777" w:rsidTr="00341471">
+        <w:trPr>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66DB79DC" w14:textId="6EEFB556" w:rsidR="002F075E" w:rsidRPr="008C050B" w:rsidRDefault="002F075E" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CDEDFB7" w14:textId="77777777" w:rsidR="002F075E" w:rsidRPr="008C050B" w:rsidRDefault="002F075E" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D392D72" w14:textId="77777777" w:rsidR="002F075E" w:rsidRPr="008C050B" w:rsidRDefault="002F075E" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="51AB9332" w14:textId="77777777" w:rsidTr="00592EF6">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10240" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4E01E5" w14:textId="212D4792" w:rsidR="00101B8A" w:rsidRPr="00EC76B6" w:rsidRDefault="00101B8A" w:rsidP="00DC2577">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="340"/>
-[...8 lines deleted...]
-                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="left" w:pos="1943"/>
               </w:tabs>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC76B6">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supported by</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC2577" w:rsidRPr="00EC76B6">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Executive Director, Enterprise Governance and Partnerships</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="71B6EF48" w14:textId="77777777" w:rsidTr="00341471">
+        <w:trPr>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3AB94F" w14:textId="017F6BED" w:rsidR="00260BAD" w:rsidRPr="008C050B" w:rsidRDefault="00101B8A" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE3E4DD" w14:textId="24454186" w:rsidR="00260BAD" w:rsidRPr="008C050B" w:rsidRDefault="00D3698B" w:rsidP="00E1284B">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACFD1F8" w14:textId="14B6FE66" w:rsidR="00260BAD" w:rsidRPr="008C050B" w:rsidRDefault="00D3698B" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="59EF2EC7" w14:textId="77777777" w:rsidTr="00BD2978">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57191113" w14:textId="77777777" w:rsidR="00A43466" w:rsidRPr="008C050B" w:rsidRDefault="00A43466" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B0F1CC" w14:textId="77777777" w:rsidR="00A43466" w:rsidRPr="008C050B" w:rsidRDefault="00A43466" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A390E87" w14:textId="77777777" w:rsidR="00A43466" w:rsidRPr="008C050B" w:rsidRDefault="00A43466" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="51A13438" w14:textId="77777777" w:rsidTr="00592EF6">
+        <w:trPr>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10240" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5353D1B7" w14:textId="44777BC5" w:rsidR="00E01055" w:rsidRPr="00EC76B6" w:rsidRDefault="00E01055" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC76B6">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supported by</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4D36" w:rsidRPr="00EC76B6">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Deputy Director General</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC2577" w:rsidRPr="00EC76B6">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Schools</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="335F4B12" w14:textId="77777777" w:rsidTr="00341471">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="305D20E9" w14:textId="7514CB91" w:rsidR="00F44D64" w:rsidRPr="008C050B" w:rsidRDefault="00A43466" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC458F1" w14:textId="6B4B07B2" w:rsidR="00F44D64" w:rsidRPr="008C050B" w:rsidRDefault="00A43466" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A950EA3" w14:textId="543194A2" w:rsidR="00F44D64" w:rsidRPr="008C050B" w:rsidRDefault="00A43466" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C050B" w:rsidRPr="008C050B" w14:paraId="165C0E5C" w14:textId="77777777" w:rsidTr="00341471">
+        <w:trPr>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="651BC3AD" w14:textId="77777777" w:rsidR="000117CC" w:rsidRPr="008C050B" w:rsidRDefault="000117CC" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="752EBE6D" w14:textId="77777777" w:rsidR="000117CC" w:rsidRPr="008C050B" w:rsidRDefault="000117CC" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4C6219" w14:textId="77777777" w:rsidR="000117CC" w:rsidRPr="008C050B" w:rsidRDefault="000117CC" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FBD6024" w14:textId="6986F0B0" w:rsidR="00012C27" w:rsidRDefault="00012C27" w:rsidP="00281539">
+    <w:p w14:paraId="1FBD6024" w14:textId="6986F0B0" w:rsidR="00012C27" w:rsidRPr="008C050B" w:rsidRDefault="00012C27" w:rsidP="00281539">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DOETable1"/>
+        <w:tblW w:w="10240" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="3853"/>
+        <w:gridCol w:w="2559"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00260BAD" w14:paraId="7B68C3CE" w14:textId="77777777" w:rsidTr="00D3698B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="15"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10240" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="219C11EF" w14:textId="52B97566" w:rsidR="00260BAD" w:rsidRDefault="00260BAD" w:rsidP="00260BAD">
+            <w:pPr>
+              <w:ind w:left="-120" w:firstLine="120"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Endorsed by Director General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00260BAD" w:rsidRPr="003659BA" w14:paraId="5BBC1F77" w14:textId="77777777" w:rsidTr="00DA6196">
+        <w:trPr>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2CA8B3" w14:textId="2DBBBB1B" w:rsidR="00260BAD" w:rsidRPr="004E50E2" w:rsidRDefault="00260BAD" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E50E2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3550C667" w14:textId="72A66DEA" w:rsidR="00260BAD" w:rsidRPr="004E50E2" w:rsidRDefault="00260BAD" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D81C21" w14:textId="126BF598" w:rsidR="00260BAD" w:rsidRPr="004E50E2" w:rsidRDefault="00260BAD" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E50E2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00260BAD" w:rsidRPr="003659BA" w14:paraId="1C5CF8FA" w14:textId="77777777" w:rsidTr="00DA6196">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="211"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0FED46" w14:textId="77777777" w:rsidR="00260BAD" w:rsidRPr="00DA6196" w:rsidRDefault="00260BAD" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0E767E" w14:textId="77777777" w:rsidR="00260BAD" w:rsidRPr="00DA6196" w:rsidRDefault="00260BAD" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE46E00" w14:textId="77777777" w:rsidR="00260BAD" w:rsidRPr="00DA6196" w:rsidRDefault="00260BAD" w:rsidP="00E1284B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="78CC84E6" w14:textId="59135A26" w:rsidR="00012C27" w:rsidRDefault="00012C27" w:rsidP="00281539">
-      <w:pPr>
-[...86 lines deleted...]
-    <w:p w14:paraId="6EA66EAE" w14:textId="01F0EF0B" w:rsidR="00012C27" w:rsidRDefault="00012C27" w:rsidP="00281539">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="130F26C8" w14:textId="77777777" w:rsidR="00012C27" w:rsidRDefault="00012C27" w:rsidP="00281539">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable11"/>
         <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5741,51 +6214,59 @@
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97F2C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date obtained: __________    </w:t>
             </w:r>
             <w:r w:rsidR="000A6C83">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ref:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78FD8368" w14:textId="75F52311" w:rsidR="00EA43A1" w:rsidRPr="001B3BBA" w:rsidRDefault="00EA43A1" w:rsidP="00281539">
+    <w:p w14:paraId="78FD8368" w14:textId="75F52311" w:rsidR="00EA43A1" w:rsidRDefault="00EA43A1" w:rsidP="00281539">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7BD1CD" w14:textId="77777777" w:rsidR="00B82281" w:rsidRPr="001B3BBA" w:rsidRDefault="00B82281" w:rsidP="00281539">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable111"/>
         <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3493"/>
         <w:gridCol w:w="3983"/>
         <w:gridCol w:w="2764"/>
@@ -7241,91 +7722,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">accordance with the procedures for international travel, as travel to the territories is considered international travel by the travel industry. Further information can be found through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:anchor=":~:text=17.%20Indian%20Ocean%20Territories%20%E2%80%93%20Christmas%20and%20the%20Cocos%20(Keeling)%20Islands" w:history="1">
         <w:r w:rsidRPr="007C380E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Premier’s Circular 2021/02</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EABC67" w14:textId="77777777" w:rsidR="00A97F2C" w:rsidRDefault="00A97F2C" w:rsidP="00C208C3">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="34905ED2" w14:textId="77777777" w:rsidR="00B13E67" w:rsidRDefault="00B13E67" w:rsidP="00C208C3">
-      <w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="0FB7D3BD" w14:textId="77777777" w:rsidR="00B13E67" w:rsidRDefault="00B13E67" w:rsidP="00C208C3">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-284" w:hanging="10"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF8BDE1" w14:textId="77777777" w:rsidR="00B13E67" w:rsidRPr="00D77522" w:rsidRDefault="00B13E67" w:rsidP="00C208C3">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-284" w:hanging="10"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="409"/>
         <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblBorders>
@@ -8387,58 +8828,58 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAG8AdABlAHMA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdABlAGQAIABMAGkAcwB0AA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAHUAbQBiAGUAcgBlAGQAIABMAGkAcwB0AA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="652A91C7" w14:textId="77777777" w:rsidR="00261B2B" w:rsidRDefault="00261B2B" w:rsidP="00127DAD">
+    <w:p w14:paraId="7DF37A96" w14:textId="77777777" w:rsidR="00E379C6" w:rsidRDefault="00E379C6" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C0302F5" w14:textId="77777777" w:rsidR="00261B2B" w:rsidRDefault="00261B2B" w:rsidP="00127DAD">
+    <w:p w14:paraId="6480B023" w14:textId="77777777" w:rsidR="00E379C6" w:rsidRDefault="00E379C6" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8475,58 +8916,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70EFE3B5" w14:textId="77777777" w:rsidR="00261B2B" w:rsidRDefault="00261B2B" w:rsidP="00127DAD">
+    <w:p w14:paraId="648F26D5" w14:textId="77777777" w:rsidR="00E379C6" w:rsidRDefault="00E379C6" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D4CD500" w14:textId="77777777" w:rsidR="00261B2B" w:rsidRDefault="00261B2B" w:rsidP="00127DAD">
+    <w:p w14:paraId="224AE07E" w14:textId="77777777" w:rsidR="00E379C6" w:rsidRDefault="00E379C6" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22F226A3" w14:textId="5F00762C" w:rsidR="00400325" w:rsidRDefault="00400325">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC251FF" wp14:editId="0B4C0696">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -10989,206 +11430,215 @@
   </w:num>
   <w:num w:numId="27" w16cid:durableId="727992645">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="592712882">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="221254287">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="763498251">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1599680744">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="939682592">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
     <w:rsid w:val="00003CBB"/>
+    <w:rsid w:val="00005C44"/>
+    <w:rsid w:val="000117CC"/>
     <w:rsid w:val="00011DFB"/>
     <w:rsid w:val="000129A4"/>
     <w:rsid w:val="00012C27"/>
     <w:rsid w:val="0003348C"/>
     <w:rsid w:val="00041982"/>
     <w:rsid w:val="00042E65"/>
     <w:rsid w:val="00043E92"/>
     <w:rsid w:val="000524FB"/>
     <w:rsid w:val="00052680"/>
     <w:rsid w:val="00056774"/>
     <w:rsid w:val="000626CD"/>
     <w:rsid w:val="00063311"/>
     <w:rsid w:val="00066557"/>
     <w:rsid w:val="0007329C"/>
     <w:rsid w:val="00073C07"/>
     <w:rsid w:val="000768FF"/>
     <w:rsid w:val="000776FB"/>
     <w:rsid w:val="00077ED0"/>
     <w:rsid w:val="000852F2"/>
     <w:rsid w:val="00086E1C"/>
     <w:rsid w:val="00092DEE"/>
     <w:rsid w:val="000934BA"/>
     <w:rsid w:val="00095619"/>
     <w:rsid w:val="00097602"/>
     <w:rsid w:val="000A53A1"/>
     <w:rsid w:val="000A5C8A"/>
     <w:rsid w:val="000A6C83"/>
     <w:rsid w:val="000A6D78"/>
     <w:rsid w:val="000B0131"/>
     <w:rsid w:val="000B587A"/>
     <w:rsid w:val="000B6A3E"/>
     <w:rsid w:val="000C18F2"/>
     <w:rsid w:val="000E2B80"/>
     <w:rsid w:val="000E30BC"/>
     <w:rsid w:val="000E54D5"/>
     <w:rsid w:val="000E61C9"/>
     <w:rsid w:val="000F2838"/>
     <w:rsid w:val="000F3848"/>
     <w:rsid w:val="000F3E4A"/>
     <w:rsid w:val="000F40F6"/>
     <w:rsid w:val="000F6D5A"/>
     <w:rsid w:val="00100DB7"/>
+    <w:rsid w:val="00101B8A"/>
     <w:rsid w:val="001168D1"/>
     <w:rsid w:val="00117BC1"/>
     <w:rsid w:val="001254F8"/>
     <w:rsid w:val="00126517"/>
     <w:rsid w:val="00126F4D"/>
     <w:rsid w:val="00127DAD"/>
     <w:rsid w:val="0013587A"/>
     <w:rsid w:val="00135D73"/>
     <w:rsid w:val="0015221A"/>
     <w:rsid w:val="00152A4B"/>
     <w:rsid w:val="00162D31"/>
     <w:rsid w:val="0017195D"/>
+    <w:rsid w:val="00174346"/>
     <w:rsid w:val="0017483D"/>
     <w:rsid w:val="00174DD6"/>
     <w:rsid w:val="00177D2D"/>
     <w:rsid w:val="00181D64"/>
     <w:rsid w:val="00185215"/>
     <w:rsid w:val="00187181"/>
     <w:rsid w:val="001A1E2D"/>
     <w:rsid w:val="001A315C"/>
     <w:rsid w:val="001A4BC0"/>
     <w:rsid w:val="001B3BBA"/>
     <w:rsid w:val="001C4BB4"/>
     <w:rsid w:val="001C509A"/>
     <w:rsid w:val="001D169E"/>
     <w:rsid w:val="001D1AC0"/>
     <w:rsid w:val="001D287B"/>
     <w:rsid w:val="001D4434"/>
     <w:rsid w:val="001D5C3E"/>
     <w:rsid w:val="001D7460"/>
     <w:rsid w:val="001E1668"/>
     <w:rsid w:val="001E2CC9"/>
     <w:rsid w:val="001E62CB"/>
     <w:rsid w:val="001F56CB"/>
     <w:rsid w:val="001F63E2"/>
     <w:rsid w:val="0020469F"/>
     <w:rsid w:val="0020589D"/>
     <w:rsid w:val="00205A5D"/>
     <w:rsid w:val="00206EE8"/>
     <w:rsid w:val="00207C67"/>
     <w:rsid w:val="00212BDA"/>
     <w:rsid w:val="00212FFF"/>
     <w:rsid w:val="00221BAA"/>
     <w:rsid w:val="00224AC8"/>
     <w:rsid w:val="00225E14"/>
     <w:rsid w:val="00230F13"/>
     <w:rsid w:val="00234F34"/>
     <w:rsid w:val="002364C4"/>
     <w:rsid w:val="00237DA1"/>
     <w:rsid w:val="00240A7D"/>
     <w:rsid w:val="00250BF2"/>
     <w:rsid w:val="0025316F"/>
     <w:rsid w:val="00253FD2"/>
     <w:rsid w:val="002547B5"/>
+    <w:rsid w:val="00260BAD"/>
     <w:rsid w:val="00261B2B"/>
     <w:rsid w:val="00267B54"/>
     <w:rsid w:val="002715EE"/>
     <w:rsid w:val="002771D2"/>
     <w:rsid w:val="00281539"/>
     <w:rsid w:val="00283F67"/>
     <w:rsid w:val="00290FE4"/>
     <w:rsid w:val="002964D2"/>
     <w:rsid w:val="00297C14"/>
     <w:rsid w:val="002A0FA4"/>
     <w:rsid w:val="002B2933"/>
     <w:rsid w:val="002B2E78"/>
     <w:rsid w:val="002B6800"/>
     <w:rsid w:val="002B79F9"/>
     <w:rsid w:val="002D49E6"/>
     <w:rsid w:val="002D75A0"/>
     <w:rsid w:val="002E0306"/>
     <w:rsid w:val="002E3D4D"/>
     <w:rsid w:val="002E7615"/>
     <w:rsid w:val="002F01CD"/>
+    <w:rsid w:val="002F075E"/>
+    <w:rsid w:val="002F2C21"/>
     <w:rsid w:val="002F7DA4"/>
     <w:rsid w:val="003005B5"/>
     <w:rsid w:val="0030255D"/>
     <w:rsid w:val="00303358"/>
     <w:rsid w:val="00307BF6"/>
     <w:rsid w:val="003152E0"/>
     <w:rsid w:val="00316604"/>
     <w:rsid w:val="0031727B"/>
     <w:rsid w:val="00320F85"/>
+    <w:rsid w:val="003303E6"/>
     <w:rsid w:val="00332B83"/>
     <w:rsid w:val="00336595"/>
     <w:rsid w:val="003403BB"/>
+    <w:rsid w:val="00341471"/>
     <w:rsid w:val="0035321F"/>
     <w:rsid w:val="00357D29"/>
     <w:rsid w:val="00365B17"/>
     <w:rsid w:val="00376020"/>
     <w:rsid w:val="00380413"/>
     <w:rsid w:val="00380831"/>
     <w:rsid w:val="00381218"/>
     <w:rsid w:val="003820BF"/>
     <w:rsid w:val="0038261A"/>
     <w:rsid w:val="00383E16"/>
     <w:rsid w:val="00387000"/>
     <w:rsid w:val="003906B3"/>
     <w:rsid w:val="00390D50"/>
     <w:rsid w:val="00392C1D"/>
     <w:rsid w:val="00396551"/>
     <w:rsid w:val="00397F0C"/>
     <w:rsid w:val="003A12FC"/>
     <w:rsid w:val="003A1CC6"/>
     <w:rsid w:val="003A6745"/>
     <w:rsid w:val="003B56AB"/>
     <w:rsid w:val="003B77DD"/>
     <w:rsid w:val="003C3383"/>
     <w:rsid w:val="003C477E"/>
     <w:rsid w:val="003C5050"/>
     <w:rsid w:val="003C7215"/>
@@ -11205,447 +11655,481 @@
     <w:rsid w:val="004103B9"/>
     <w:rsid w:val="00411D47"/>
     <w:rsid w:val="00412B30"/>
     <w:rsid w:val="00414299"/>
     <w:rsid w:val="00414D84"/>
     <w:rsid w:val="00420F4B"/>
     <w:rsid w:val="0042142B"/>
     <w:rsid w:val="0042223B"/>
     <w:rsid w:val="00424303"/>
     <w:rsid w:val="00425471"/>
     <w:rsid w:val="00425A7D"/>
     <w:rsid w:val="00427289"/>
     <w:rsid w:val="00440775"/>
     <w:rsid w:val="0044231C"/>
     <w:rsid w:val="00442366"/>
     <w:rsid w:val="00443E07"/>
     <w:rsid w:val="004457C7"/>
     <w:rsid w:val="0046082E"/>
     <w:rsid w:val="004661A2"/>
     <w:rsid w:val="0046671C"/>
     <w:rsid w:val="00466E52"/>
     <w:rsid w:val="004726B1"/>
     <w:rsid w:val="00472BDA"/>
     <w:rsid w:val="00487ED8"/>
     <w:rsid w:val="00493566"/>
+    <w:rsid w:val="004A05AC"/>
     <w:rsid w:val="004A1143"/>
     <w:rsid w:val="004A2133"/>
     <w:rsid w:val="004A3458"/>
     <w:rsid w:val="004A76A0"/>
     <w:rsid w:val="004B00B8"/>
     <w:rsid w:val="004B06B1"/>
     <w:rsid w:val="004B134A"/>
     <w:rsid w:val="004C1871"/>
+    <w:rsid w:val="004C6F93"/>
     <w:rsid w:val="004D0B2E"/>
     <w:rsid w:val="004D1C14"/>
     <w:rsid w:val="004D5390"/>
     <w:rsid w:val="004D785E"/>
     <w:rsid w:val="004E50E2"/>
     <w:rsid w:val="004E51BF"/>
     <w:rsid w:val="004F0002"/>
     <w:rsid w:val="0050052A"/>
     <w:rsid w:val="00502347"/>
     <w:rsid w:val="00504665"/>
     <w:rsid w:val="00511C91"/>
     <w:rsid w:val="00515A95"/>
     <w:rsid w:val="00516EEF"/>
     <w:rsid w:val="00531EE0"/>
     <w:rsid w:val="00537BAA"/>
     <w:rsid w:val="00537E90"/>
     <w:rsid w:val="005437A8"/>
     <w:rsid w:val="00552A25"/>
     <w:rsid w:val="00556AA1"/>
     <w:rsid w:val="005606C9"/>
     <w:rsid w:val="00563A1E"/>
+    <w:rsid w:val="00563BC1"/>
     <w:rsid w:val="00564CBD"/>
     <w:rsid w:val="00566BA5"/>
     <w:rsid w:val="00566FE9"/>
     <w:rsid w:val="005728CD"/>
+    <w:rsid w:val="0057394E"/>
     <w:rsid w:val="00574277"/>
     <w:rsid w:val="00574CD3"/>
     <w:rsid w:val="00574E63"/>
     <w:rsid w:val="00577813"/>
     <w:rsid w:val="0058616B"/>
     <w:rsid w:val="00590843"/>
+    <w:rsid w:val="00592EF6"/>
     <w:rsid w:val="005A1925"/>
     <w:rsid w:val="005A7320"/>
     <w:rsid w:val="005A780A"/>
     <w:rsid w:val="005B118D"/>
     <w:rsid w:val="005B2D97"/>
     <w:rsid w:val="005C0392"/>
     <w:rsid w:val="005C2760"/>
     <w:rsid w:val="005D0589"/>
     <w:rsid w:val="005D0F5C"/>
     <w:rsid w:val="005E1145"/>
     <w:rsid w:val="005E1703"/>
     <w:rsid w:val="005E3069"/>
     <w:rsid w:val="005F4BA6"/>
     <w:rsid w:val="0060579B"/>
     <w:rsid w:val="00607C74"/>
     <w:rsid w:val="0061260C"/>
     <w:rsid w:val="00616026"/>
     <w:rsid w:val="006179D9"/>
     <w:rsid w:val="00620FC1"/>
     <w:rsid w:val="006311C2"/>
     <w:rsid w:val="00633068"/>
     <w:rsid w:val="0065350E"/>
     <w:rsid w:val="00657137"/>
     <w:rsid w:val="00662991"/>
     <w:rsid w:val="0066581B"/>
     <w:rsid w:val="0066616A"/>
     <w:rsid w:val="0066757C"/>
     <w:rsid w:val="006723BD"/>
     <w:rsid w:val="00680CB8"/>
     <w:rsid w:val="0068183F"/>
     <w:rsid w:val="00683E58"/>
     <w:rsid w:val="006856C8"/>
     <w:rsid w:val="00690C6F"/>
     <w:rsid w:val="00694952"/>
     <w:rsid w:val="006A1BE6"/>
     <w:rsid w:val="006A3C91"/>
     <w:rsid w:val="006A71D1"/>
     <w:rsid w:val="006B214C"/>
     <w:rsid w:val="006B3F79"/>
     <w:rsid w:val="006C3735"/>
     <w:rsid w:val="006D0BC0"/>
     <w:rsid w:val="006D43E6"/>
+    <w:rsid w:val="006F268A"/>
     <w:rsid w:val="006F26E0"/>
+    <w:rsid w:val="006F4D36"/>
     <w:rsid w:val="006F639D"/>
     <w:rsid w:val="00716976"/>
     <w:rsid w:val="0072453C"/>
     <w:rsid w:val="0072577A"/>
     <w:rsid w:val="007312AA"/>
     <w:rsid w:val="007343DF"/>
     <w:rsid w:val="007358C4"/>
     <w:rsid w:val="00743D5E"/>
     <w:rsid w:val="00744B8A"/>
     <w:rsid w:val="00753103"/>
     <w:rsid w:val="00760567"/>
     <w:rsid w:val="007631B4"/>
     <w:rsid w:val="007657C5"/>
     <w:rsid w:val="007761FB"/>
     <w:rsid w:val="00783AC6"/>
     <w:rsid w:val="00786348"/>
     <w:rsid w:val="00786BF1"/>
     <w:rsid w:val="007875ED"/>
     <w:rsid w:val="00792690"/>
     <w:rsid w:val="00795025"/>
     <w:rsid w:val="0079648E"/>
     <w:rsid w:val="007A0FA9"/>
     <w:rsid w:val="007A58C0"/>
     <w:rsid w:val="007A782B"/>
     <w:rsid w:val="007B2135"/>
+    <w:rsid w:val="007C2F90"/>
     <w:rsid w:val="007C380E"/>
     <w:rsid w:val="007C3B55"/>
     <w:rsid w:val="007F1333"/>
     <w:rsid w:val="007F30C7"/>
     <w:rsid w:val="007F62FB"/>
     <w:rsid w:val="008005B0"/>
     <w:rsid w:val="0080744C"/>
     <w:rsid w:val="00810363"/>
     <w:rsid w:val="00813F40"/>
     <w:rsid w:val="008142AA"/>
     <w:rsid w:val="008150A7"/>
     <w:rsid w:val="00815E37"/>
     <w:rsid w:val="0081645E"/>
     <w:rsid w:val="00821B01"/>
     <w:rsid w:val="008250E2"/>
     <w:rsid w:val="008344AF"/>
     <w:rsid w:val="00840EFA"/>
     <w:rsid w:val="00843E30"/>
     <w:rsid w:val="00845C58"/>
     <w:rsid w:val="00847F6A"/>
     <w:rsid w:val="008513BA"/>
     <w:rsid w:val="00852293"/>
     <w:rsid w:val="008529B2"/>
     <w:rsid w:val="008626AA"/>
     <w:rsid w:val="008631A5"/>
     <w:rsid w:val="00876AFD"/>
     <w:rsid w:val="00877FDE"/>
+    <w:rsid w:val="00882DEC"/>
     <w:rsid w:val="00883A6F"/>
     <w:rsid w:val="0088428B"/>
     <w:rsid w:val="0088584D"/>
     <w:rsid w:val="00886E6E"/>
     <w:rsid w:val="008870FE"/>
     <w:rsid w:val="008911E4"/>
+    <w:rsid w:val="00891EC3"/>
     <w:rsid w:val="00894BCA"/>
     <w:rsid w:val="008A1F74"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008A7D36"/>
     <w:rsid w:val="008B02EB"/>
+    <w:rsid w:val="008C050B"/>
     <w:rsid w:val="008C0E52"/>
     <w:rsid w:val="008D7013"/>
     <w:rsid w:val="008D7EFC"/>
     <w:rsid w:val="008E05E6"/>
     <w:rsid w:val="008E313C"/>
     <w:rsid w:val="008E6F71"/>
+    <w:rsid w:val="00913183"/>
     <w:rsid w:val="009146BC"/>
     <w:rsid w:val="00915523"/>
     <w:rsid w:val="00916AF7"/>
     <w:rsid w:val="009201F6"/>
     <w:rsid w:val="009211F5"/>
     <w:rsid w:val="009239C6"/>
     <w:rsid w:val="00925854"/>
     <w:rsid w:val="00926FC9"/>
     <w:rsid w:val="00927344"/>
     <w:rsid w:val="00931291"/>
     <w:rsid w:val="00934093"/>
     <w:rsid w:val="00935B5E"/>
     <w:rsid w:val="0093607D"/>
     <w:rsid w:val="00937B70"/>
     <w:rsid w:val="00944008"/>
     <w:rsid w:val="009464A3"/>
     <w:rsid w:val="009469E7"/>
     <w:rsid w:val="00950B8D"/>
     <w:rsid w:val="00954F2E"/>
     <w:rsid w:val="0095620D"/>
     <w:rsid w:val="009567D2"/>
     <w:rsid w:val="00962778"/>
     <w:rsid w:val="00965ECF"/>
     <w:rsid w:val="0096630B"/>
     <w:rsid w:val="00966FD8"/>
     <w:rsid w:val="00967403"/>
     <w:rsid w:val="0097540B"/>
     <w:rsid w:val="00976958"/>
     <w:rsid w:val="00980D6F"/>
     <w:rsid w:val="00982AF8"/>
     <w:rsid w:val="00985DDF"/>
+    <w:rsid w:val="00990E0D"/>
     <w:rsid w:val="009920B2"/>
     <w:rsid w:val="0099255C"/>
     <w:rsid w:val="00992BCE"/>
     <w:rsid w:val="00995585"/>
     <w:rsid w:val="009A04B7"/>
     <w:rsid w:val="009A61F8"/>
     <w:rsid w:val="009C0135"/>
     <w:rsid w:val="009C75FD"/>
     <w:rsid w:val="009D145A"/>
     <w:rsid w:val="009D47FA"/>
     <w:rsid w:val="009D612C"/>
     <w:rsid w:val="009F711A"/>
     <w:rsid w:val="009F7D0E"/>
     <w:rsid w:val="009F7FE4"/>
     <w:rsid w:val="00A01EEE"/>
     <w:rsid w:val="00A077E1"/>
+    <w:rsid w:val="00A15C48"/>
     <w:rsid w:val="00A174B7"/>
     <w:rsid w:val="00A2052C"/>
     <w:rsid w:val="00A21DA9"/>
     <w:rsid w:val="00A25CBD"/>
     <w:rsid w:val="00A26AEF"/>
     <w:rsid w:val="00A27360"/>
     <w:rsid w:val="00A35095"/>
     <w:rsid w:val="00A37182"/>
+    <w:rsid w:val="00A43466"/>
     <w:rsid w:val="00A43B6C"/>
     <w:rsid w:val="00A44533"/>
     <w:rsid w:val="00A5583D"/>
     <w:rsid w:val="00A6302D"/>
     <w:rsid w:val="00A63A6A"/>
     <w:rsid w:val="00A64252"/>
     <w:rsid w:val="00A64930"/>
     <w:rsid w:val="00A652F0"/>
     <w:rsid w:val="00A66AAD"/>
     <w:rsid w:val="00A7437B"/>
     <w:rsid w:val="00A766BE"/>
     <w:rsid w:val="00A8272B"/>
     <w:rsid w:val="00A90E73"/>
     <w:rsid w:val="00A92617"/>
     <w:rsid w:val="00A92DB9"/>
     <w:rsid w:val="00A9743A"/>
     <w:rsid w:val="00A97F2C"/>
     <w:rsid w:val="00AA3CFF"/>
     <w:rsid w:val="00AA413D"/>
+    <w:rsid w:val="00AB0755"/>
     <w:rsid w:val="00AB3D9C"/>
     <w:rsid w:val="00AB5D38"/>
     <w:rsid w:val="00AC286F"/>
     <w:rsid w:val="00AC28AD"/>
     <w:rsid w:val="00AC45E1"/>
     <w:rsid w:val="00AC641B"/>
     <w:rsid w:val="00AD5E71"/>
     <w:rsid w:val="00AE362F"/>
     <w:rsid w:val="00AE3BA5"/>
     <w:rsid w:val="00AF23D8"/>
     <w:rsid w:val="00AF71AF"/>
     <w:rsid w:val="00B0077D"/>
     <w:rsid w:val="00B0208E"/>
     <w:rsid w:val="00B06BD2"/>
     <w:rsid w:val="00B130E9"/>
     <w:rsid w:val="00B13E67"/>
     <w:rsid w:val="00B143E6"/>
     <w:rsid w:val="00B168F8"/>
     <w:rsid w:val="00B16F69"/>
     <w:rsid w:val="00B174C0"/>
     <w:rsid w:val="00B17C7F"/>
     <w:rsid w:val="00B222F5"/>
     <w:rsid w:val="00B23A09"/>
+    <w:rsid w:val="00B23DD0"/>
     <w:rsid w:val="00B25B66"/>
     <w:rsid w:val="00B33909"/>
+    <w:rsid w:val="00B361AA"/>
     <w:rsid w:val="00B366DD"/>
     <w:rsid w:val="00B374A9"/>
     <w:rsid w:val="00B52E73"/>
     <w:rsid w:val="00B54143"/>
     <w:rsid w:val="00B544BA"/>
     <w:rsid w:val="00B56A6C"/>
     <w:rsid w:val="00B6170F"/>
     <w:rsid w:val="00B669D2"/>
     <w:rsid w:val="00B7477D"/>
     <w:rsid w:val="00B764E8"/>
     <w:rsid w:val="00B810BB"/>
+    <w:rsid w:val="00B82281"/>
+    <w:rsid w:val="00B85898"/>
     <w:rsid w:val="00B90E8D"/>
     <w:rsid w:val="00BA09F0"/>
     <w:rsid w:val="00BA12A1"/>
     <w:rsid w:val="00BA3E64"/>
     <w:rsid w:val="00BA68F0"/>
     <w:rsid w:val="00BB1B43"/>
     <w:rsid w:val="00BD0B3B"/>
+    <w:rsid w:val="00BD2978"/>
     <w:rsid w:val="00BE1C70"/>
+    <w:rsid w:val="00BE4FB5"/>
     <w:rsid w:val="00BF46D3"/>
     <w:rsid w:val="00C011D5"/>
     <w:rsid w:val="00C0648F"/>
     <w:rsid w:val="00C106E2"/>
     <w:rsid w:val="00C1228F"/>
     <w:rsid w:val="00C1466A"/>
     <w:rsid w:val="00C1466D"/>
     <w:rsid w:val="00C208C3"/>
+    <w:rsid w:val="00C21D1F"/>
     <w:rsid w:val="00C24003"/>
     <w:rsid w:val="00C24781"/>
     <w:rsid w:val="00C35BA3"/>
     <w:rsid w:val="00C50B1A"/>
     <w:rsid w:val="00C717CE"/>
     <w:rsid w:val="00C7192F"/>
     <w:rsid w:val="00C71F8B"/>
     <w:rsid w:val="00C75DE8"/>
     <w:rsid w:val="00C76B17"/>
     <w:rsid w:val="00C77A2C"/>
     <w:rsid w:val="00C800E3"/>
     <w:rsid w:val="00C82386"/>
     <w:rsid w:val="00C84C21"/>
     <w:rsid w:val="00C865B6"/>
     <w:rsid w:val="00C96238"/>
     <w:rsid w:val="00CA0BE1"/>
     <w:rsid w:val="00CA1A21"/>
     <w:rsid w:val="00CB081C"/>
     <w:rsid w:val="00CB46BF"/>
     <w:rsid w:val="00CC0937"/>
     <w:rsid w:val="00CC3A75"/>
     <w:rsid w:val="00CC6592"/>
     <w:rsid w:val="00CD3045"/>
     <w:rsid w:val="00CD320B"/>
     <w:rsid w:val="00CD7F1D"/>
     <w:rsid w:val="00CE14DC"/>
     <w:rsid w:val="00CE19F1"/>
     <w:rsid w:val="00CE33CB"/>
     <w:rsid w:val="00CF3A4D"/>
     <w:rsid w:val="00CF4B41"/>
     <w:rsid w:val="00D02EEE"/>
     <w:rsid w:val="00D038F0"/>
     <w:rsid w:val="00D105E0"/>
     <w:rsid w:val="00D111B0"/>
     <w:rsid w:val="00D14285"/>
     <w:rsid w:val="00D14913"/>
     <w:rsid w:val="00D16FD8"/>
     <w:rsid w:val="00D17992"/>
     <w:rsid w:val="00D21BAC"/>
     <w:rsid w:val="00D266F1"/>
     <w:rsid w:val="00D30C69"/>
+    <w:rsid w:val="00D3698B"/>
     <w:rsid w:val="00D378F4"/>
     <w:rsid w:val="00D51BB2"/>
     <w:rsid w:val="00D52E99"/>
     <w:rsid w:val="00D54029"/>
     <w:rsid w:val="00D544F4"/>
     <w:rsid w:val="00D5760D"/>
     <w:rsid w:val="00D725AA"/>
     <w:rsid w:val="00D73F48"/>
     <w:rsid w:val="00D73FBE"/>
     <w:rsid w:val="00D77522"/>
     <w:rsid w:val="00D846C7"/>
+    <w:rsid w:val="00D960E8"/>
     <w:rsid w:val="00D96369"/>
     <w:rsid w:val="00DA0DBD"/>
     <w:rsid w:val="00DA1B75"/>
     <w:rsid w:val="00DA374C"/>
     <w:rsid w:val="00DA38F3"/>
+    <w:rsid w:val="00DA6196"/>
     <w:rsid w:val="00DB20F2"/>
     <w:rsid w:val="00DB5414"/>
     <w:rsid w:val="00DB6F03"/>
     <w:rsid w:val="00DC188E"/>
+    <w:rsid w:val="00DC2577"/>
     <w:rsid w:val="00DD456B"/>
     <w:rsid w:val="00DD4E6E"/>
+    <w:rsid w:val="00DD6B0D"/>
     <w:rsid w:val="00DE2170"/>
     <w:rsid w:val="00DE3892"/>
     <w:rsid w:val="00DF6E29"/>
+    <w:rsid w:val="00E01055"/>
     <w:rsid w:val="00E02AEF"/>
     <w:rsid w:val="00E05E82"/>
     <w:rsid w:val="00E07095"/>
     <w:rsid w:val="00E140E6"/>
     <w:rsid w:val="00E15E25"/>
     <w:rsid w:val="00E17418"/>
     <w:rsid w:val="00E22BE7"/>
+    <w:rsid w:val="00E25EA2"/>
     <w:rsid w:val="00E3357D"/>
     <w:rsid w:val="00E36313"/>
+    <w:rsid w:val="00E379C6"/>
     <w:rsid w:val="00E420D5"/>
     <w:rsid w:val="00E43656"/>
     <w:rsid w:val="00E43CA2"/>
     <w:rsid w:val="00E44A73"/>
     <w:rsid w:val="00E52A8B"/>
     <w:rsid w:val="00E5561D"/>
     <w:rsid w:val="00E55C69"/>
     <w:rsid w:val="00E643C2"/>
     <w:rsid w:val="00E664D5"/>
     <w:rsid w:val="00E6754D"/>
+    <w:rsid w:val="00E71498"/>
     <w:rsid w:val="00E71C01"/>
     <w:rsid w:val="00E72DB9"/>
     <w:rsid w:val="00E73995"/>
     <w:rsid w:val="00E81F25"/>
     <w:rsid w:val="00E83BD5"/>
     <w:rsid w:val="00E9357B"/>
     <w:rsid w:val="00E95CBA"/>
     <w:rsid w:val="00E977D2"/>
     <w:rsid w:val="00E97A2B"/>
     <w:rsid w:val="00EA3985"/>
     <w:rsid w:val="00EA43A1"/>
     <w:rsid w:val="00EB5069"/>
     <w:rsid w:val="00EB5713"/>
     <w:rsid w:val="00EB6F85"/>
+    <w:rsid w:val="00EC76B6"/>
     <w:rsid w:val="00ED3AB9"/>
     <w:rsid w:val="00ED6056"/>
     <w:rsid w:val="00ED6F79"/>
     <w:rsid w:val="00EE258A"/>
     <w:rsid w:val="00EE6B81"/>
     <w:rsid w:val="00EE7880"/>
     <w:rsid w:val="00EE7E73"/>
     <w:rsid w:val="00EF20B0"/>
     <w:rsid w:val="00F0060B"/>
     <w:rsid w:val="00F03A0B"/>
     <w:rsid w:val="00F105A5"/>
     <w:rsid w:val="00F124A1"/>
     <w:rsid w:val="00F126F4"/>
     <w:rsid w:val="00F12A29"/>
     <w:rsid w:val="00F13433"/>
     <w:rsid w:val="00F165C7"/>
     <w:rsid w:val="00F24F5D"/>
     <w:rsid w:val="00F30108"/>
     <w:rsid w:val="00F319FB"/>
     <w:rsid w:val="00F34C5F"/>
     <w:rsid w:val="00F4033E"/>
+    <w:rsid w:val="00F44D64"/>
     <w:rsid w:val="00F47293"/>
     <w:rsid w:val="00F50E74"/>
     <w:rsid w:val="00F50F29"/>
     <w:rsid w:val="00F5569F"/>
     <w:rsid w:val="00F60086"/>
     <w:rsid w:val="00F6628D"/>
     <w:rsid w:val="00F8161E"/>
     <w:rsid w:val="00F81D6C"/>
     <w:rsid w:val="00F825D3"/>
     <w:rsid w:val="00F842A9"/>
     <w:rsid w:val="00F858A7"/>
     <w:rsid w:val="00F86E69"/>
     <w:rsid w:val="00F90DCB"/>
     <w:rsid w:val="00F926AF"/>
     <w:rsid w:val="00FA03FB"/>
     <w:rsid w:val="00FA1899"/>
     <w:rsid w:val="00FA198E"/>
     <w:rsid w:val="00FA6F8E"/>
     <w:rsid w:val="00FA771C"/>
     <w:rsid w:val="00FB56E6"/>
     <w:rsid w:val="00FB6D45"/>
     <w:rsid w:val="00FC4262"/>
     <w:rsid w:val="00FC6FAE"/>
     <w:rsid w:val="00FD1859"/>
     <w:rsid w:val="00FD75F1"/>
@@ -14211,78 +14695,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF0DB76A-C45A-4D6D-A4AB-CEB617327E32}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>792</Words>
-  <Characters>4516</Characters>
+  <Words>814</Words>
+  <Characters>4764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>433</Lines>
+  <Paragraphs>206</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5298</CharactersWithSpaces>
+  <CharactersWithSpaces>5372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DAVIES Vaughan [Public Relations &amp; Marketing]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>TRIMnumber</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">