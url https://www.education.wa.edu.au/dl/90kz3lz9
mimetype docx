--- v0 (2026-02-20)
+++ v1 (2026-04-07)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="292AD648" w14:textId="4125A980" w:rsidR="00E6754D" w:rsidRPr="00DB3FC6" w:rsidRDefault="005C65BB" w:rsidP="005C65BB">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk103166844"/>
       <w:bookmarkStart w:id="1" w:name="_Toc84334888"/>
       <w:r w:rsidRPr="00DB3FC6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -88,2898 +92,2012 @@
         <w:t>PUBLIC SERVICE</w:t>
       </w:r>
       <w:r w:rsidR="00CF3B1E" w:rsidRPr="00DB3FC6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> OFFICERS</w:t>
       </w:r>
       <w:r w:rsidR="00C9512B" w:rsidRPr="00DB3FC6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> TRAVEL ALLOWANCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6B47B1" w14:textId="19586BF2" w:rsidR="00E6754D" w:rsidRPr="00DB3FC6" w:rsidRDefault="005C65BB" w:rsidP="00E6754D">
+    <w:p w14:paraId="6B6B47B1" w14:textId="19586BF2" w:rsidR="00E6754D" w:rsidRPr="00CA0F65" w:rsidRDefault="005C65BB" w:rsidP="00E6754D">
       <w:r w:rsidRPr="00DB3FC6">
-        <w:t xml:space="preserve">The information in the table below is sourced from the </w:t>
+        <w:t xml:space="preserve">The information in the table below is sourced from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0F65">
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00302171" w:rsidRPr="00DB3FC6">
+        <w:r w:rsidR="00302171" w:rsidRPr="00CA0F65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">Public Service </w:t>
         </w:r>
-        <w:r w:rsidRPr="00DB3FC6">
+        <w:r w:rsidRPr="00CA0F65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Award 199</w:t>
         </w:r>
-        <w:r w:rsidR="00302171" w:rsidRPr="00DB3FC6">
+        <w:r w:rsidR="00302171" w:rsidRPr="00CA0F65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DB3FC6">
+      <w:r w:rsidRPr="00CA0F65">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAA52B5" w14:textId="11A7E29D" w:rsidR="00E6754D" w:rsidRDefault="00E6754D" w:rsidP="00E6754D"/>
-    <w:p w14:paraId="00A3E83F" w14:textId="1643753E" w:rsidR="00E6754D" w:rsidRDefault="006F779B" w:rsidP="005C65BB">
+    <w:p w14:paraId="0B4C8B9E" w14:textId="77777777" w:rsidR="00A00A14" w:rsidRDefault="00A00A14" w:rsidP="00E6754D"/>
+    <w:p w14:paraId="00A3E83F" w14:textId="7C25ED08" w:rsidR="00E6754D" w:rsidRPr="00CF46D1" w:rsidRDefault="006F779B" w:rsidP="005C65BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CF46D1">
         <w:t>Allowance to meet incidental expenses</w:t>
+      </w:r>
+      <w:r w:rsidR="00323CDA" w:rsidRPr="00CF46D1">
+        <w:t xml:space="preserve"> only</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="154"/>
         <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="6691"/>
         <w:gridCol w:w="2078"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB3FC6" w14:paraId="3FF308CD" w14:textId="77777777" w:rsidTr="00DB3FC6">
+      <w:tr w:rsidR="00DB3FC6" w14:paraId="3FF308CD" w14:textId="77777777" w:rsidTr="00323CDA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="407CFB0F" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00DB3FC6" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3FC6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6392" w:type="dxa"/>
+            <w:tcW w:w="6691" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15B84F69" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00DB3FC6" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3FC6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Particulars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ACB2FBB" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00DB3FC6" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3FC6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ($)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3FC6" w14:paraId="7DD182D4" w14:textId="77777777" w:rsidTr="00DB3FC6">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="7DD182D4" w14:textId="77777777" w:rsidTr="0027760A">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69A58194" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00DB3FC6" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
+          <w:p w14:paraId="69A58194" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00CF46D1" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3FC6">
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6392" w:type="dxa"/>
+            <w:tcW w:w="6691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D68F431" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00DB3FC6" w:rsidRDefault="00DB3FC6" w:rsidP="00637ED5">
+          <w:p w14:paraId="0D68F431" w14:textId="1D4FFA32" w:rsidR="00DB3FC6" w:rsidRPr="00CF46D1" w:rsidRDefault="00323CDA" w:rsidP="00637ED5">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3FC6">
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>WA – South of 26° South Latitude</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+              <w:t>Incidental Allowance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6CC516" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00DB3FC6" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
+          <w:p w14:paraId="0E6CC516" w14:textId="5D45A0B9" w:rsidR="00DB3FC6" w:rsidRPr="00CF46D1" w:rsidRDefault="00323CDA" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB3FC6">
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14.55</w:t>
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3FC6" w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DB3FC6">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(2)</w:t>
-[...18 lines deleted...]
-                <w:bCs/>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3FC6" w:rsidRPr="00CF46D1">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...116 lines deleted...]
-              <w:t>21.70</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61EDE30C" w14:textId="2DCE47FB" w:rsidR="00B16921" w:rsidRDefault="006F779B" w:rsidP="00B16921">
+    <w:p w14:paraId="61EDE30C" w14:textId="2CF30CCB" w:rsidR="00B16921" w:rsidRPr="00CF46D1" w:rsidRDefault="006F779B" w:rsidP="00B16921">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-        <w:t>Accommodation involving an overnight stay in a hotel or motel</w:t>
+      <w:r w:rsidRPr="00CF46D1">
+        <w:t xml:space="preserve">Accommodation involving an overnight stay </w:t>
+      </w:r>
+      <w:r w:rsidR="00382BDB" w:rsidRPr="00CF46D1">
+        <w:t>where food and accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5F83" w:rsidRPr="00CF46D1">
+        <w:t xml:space="preserve"> is not provided</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E46BA4B" w14:textId="77777777" w:rsidR="00B16921" w:rsidRDefault="00B16921" w:rsidP="00E6754D"/>
+    <w:p w14:paraId="0E46BA4B" w14:textId="77777777" w:rsidR="00B16921" w:rsidRPr="00CF46D1" w:rsidRDefault="00B16921" w:rsidP="00E6754D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-5" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10240" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1529"/>
         <w:gridCol w:w="6877"/>
         <w:gridCol w:w="1834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00313243" w14:paraId="459D728A" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00313243" w14:paraId="459D728A" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="284"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37615384" w14:textId="77777777" w:rsidR="00313243" w:rsidRPr="00DB3FC6" w:rsidRDefault="00313243" w:rsidP="00DB3FC6">
+          <w:p w14:paraId="37615384" w14:textId="77777777" w:rsidR="00313243" w:rsidRPr="00DB3FC6" w:rsidRDefault="00313243" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3FC6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCDB4B7" w14:textId="77777777" w:rsidR="00313243" w:rsidRPr="00DB3FC6" w:rsidRDefault="00313243" w:rsidP="00DB3FC6">
+          <w:p w14:paraId="2BCDB4B7" w14:textId="77777777" w:rsidR="00313243" w:rsidRPr="00DB3FC6" w:rsidRDefault="00313243" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3FC6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Particulars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9A8815" w14:textId="5BB8E340" w:rsidR="00313243" w:rsidRPr="00DB3FC6" w:rsidRDefault="00313243" w:rsidP="00DB3FC6">
+          <w:p w14:paraId="0D9A8815" w14:textId="5BB8E340" w:rsidR="00313243" w:rsidRPr="00DB3FC6" w:rsidRDefault="00313243" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3FC6">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>($)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00313243" w14:paraId="756A2999" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00313243" w14:paraId="756A2999" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="443FE203" w14:textId="6FA4F13C" w:rsidR="00313243" w:rsidRDefault="00313243" w:rsidP="0015505F">
-[...4 lines deleted...]
-              <w:t>(4)</w:t>
+          <w:p w14:paraId="443FE203" w14:textId="033EA4A9" w:rsidR="00313243" w:rsidRPr="00CF46D1" w:rsidRDefault="00313243" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F26DD7" w:rsidRPr="00CF46D1">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00604924" w:rsidRPr="00CF46D1">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61CE6AAC" w14:textId="2CACFDA1" w:rsidR="00313243" w:rsidRPr="007C0138" w:rsidRDefault="00313243" w:rsidP="0015505F">
+          <w:p w14:paraId="61CE6AAC" w14:textId="2CACFDA1" w:rsidR="00313243" w:rsidRPr="00CF46D1" w:rsidRDefault="00313243" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0138">
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>WA – Metropolitan Hotel or Motel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DF43AB" w14:textId="45EFAD79" w:rsidR="00313243" w:rsidRDefault="00305013" w:rsidP="0015505F">
+          <w:p w14:paraId="4D5ED2A6" w14:textId="77777777" w:rsidR="00313243" w:rsidRPr="00CF46D1" w:rsidRDefault="00F2035A" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>485</w:t>
+            </w:r>
+            <w:r w:rsidR="00305013" w:rsidRPr="00CF46D1">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DF43AB" w14:textId="457E1F2B" w:rsidR="003C4801" w:rsidRPr="00CF46D1" w:rsidRDefault="003C4801" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00313243" w14:paraId="2D4ED197" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="008B2071" w14:paraId="2D4ED197" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04CAD868" w14:textId="6ED102EC" w:rsidR="00313243" w:rsidRDefault="00313243" w:rsidP="0015505F">
-[...4 lines deleted...]
-              <w:t>(5)</w:t>
+          <w:p w14:paraId="04CAD868" w14:textId="153FA3DD" w:rsidR="008B2071" w:rsidRPr="00CF46D1" w:rsidRDefault="008B2071" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>(3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00604924" w:rsidRPr="00CF46D1">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DCD124" w14:textId="328DBEC7" w:rsidR="00313243" w:rsidRPr="007C0138" w:rsidRDefault="00313243" w:rsidP="0015505F">
+          <w:p w14:paraId="74DCD124" w14:textId="328DBEC7" w:rsidR="008B2071" w:rsidRPr="00CF46D1" w:rsidRDefault="008B2071" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0138">
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Locality South of 26° South Latitude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5650373B" w14:textId="33B56F82" w:rsidR="00313243" w:rsidRDefault="00305013" w:rsidP="0015505F">
+          <w:p w14:paraId="5B2EE283" w14:textId="77777777" w:rsidR="008B2071" w:rsidRPr="00CF46D1" w:rsidRDefault="008B2071" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>427.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5650373B" w14:textId="127E82D9" w:rsidR="003C4801" w:rsidRPr="00CF46D1" w:rsidRDefault="003C4801" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="479F6975" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="008B2071" w14:paraId="7AC965E4" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31865CCB" w14:textId="77777777" w:rsidR="008B2071" w:rsidRPr="00CF46D1" w:rsidRDefault="008B2071" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA2A932" w14:textId="1F3C3250" w:rsidR="008B2071" w:rsidRPr="00CF46D1" w:rsidRDefault="008B2071" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Northam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D41A7A7" w14:textId="7D8BA6E9" w:rsidR="008B2071" w:rsidRPr="00CF46D1" w:rsidRDefault="008B2071" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>440.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA0F65" w14:paraId="479F6975" w14:textId="77777777" w:rsidTr="00CF0A08">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43CB5FAD" w14:textId="7747CDF7" w:rsidR="006431A2" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="43CB5FAD" w14:textId="3B55B0D7" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>(4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A28505B" w14:textId="775A5DBE" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="0015505F">
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="20F8707E" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0138">
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Locality North of 26° South Latitude</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A28505B" w14:textId="24FDB093" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>427.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="5BB9BEF9" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CA0F65" w14:paraId="5BB9BEF9" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
-          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D347D6" w14:textId="77777777" w:rsidR="006431A2" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="04D347D6" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00604924" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BB3C0B" w14:textId="7FDD69A7" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="61BB3C0B" w14:textId="7FDD69A7" w:rsidR="00CA0F65" w:rsidRPr="007C0138" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Broome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F70D94D" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>475.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387781C2" w14:textId="616DFDBF" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA0F65" w14:paraId="43D4EB2B" w14:textId="77777777" w:rsidTr="00CF0A08">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25098E6F" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00604924" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAA0726" w14:textId="54DADD4B" w:rsidR="00CA0F65" w:rsidRPr="007C0138" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>456.70</w:t>
-            </w:r>
+              <w:t>Exmouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C104633" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>455.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E12853" w14:textId="1A223091" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="6ACB466C" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CA0F65" w14:paraId="3BB800B3" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="093E41D5" w14:textId="77777777" w:rsidR="006431A2" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="52D9274C" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00604924" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34704718" w14:textId="4E4D669F" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+          <w:p w14:paraId="6FC56D9E" w14:textId="6C8FE23C" w:rsidR="00CA0F65" w:rsidRPr="005030FA" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Carnar</w:t>
-[...2 lines deleted...]
-              <w:t>von</w:t>
+              <w:t>Karratha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52643ED5" w14:textId="0A66C319" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E7002C" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...6 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>508.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040B2C88" w14:textId="2CADE8F1" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="1141A5F1" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CA0F65" w14:paraId="7E41838F" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="018627A4" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00604924" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AB62D9" w14:textId="3E669D00" w:rsidR="00CA0F65" w:rsidRPr="005030FA" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Kununurra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A1DD86" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>442.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FBCF03" w14:textId="510F54C0" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA0F65" w14:paraId="73A17636" w14:textId="77777777" w:rsidTr="00CF0A08">
+        <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="651DE1A9" w14:textId="77777777" w:rsidR="006431A2" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="69D95AA0" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00604924" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46670DE6" w14:textId="235747B0" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5276891C" w14:textId="309BB215" w:rsidR="00CA0F65" w:rsidRPr="005030FA" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Dampier</w:t>
+              <w:t>Newman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...13 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600BA9EA" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>491.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2876E0F9" w14:textId="498182AC" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="48C5BF67" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CA0F65" w14:paraId="69343069" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636B9D0C" w14:textId="77777777" w:rsidR="006431A2" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="49DE513D" w14:textId="77777777" w:rsidR="00CA0F65" w:rsidRPr="00604924" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3274B5B8" w14:textId="6E7C89E2" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
-[...1 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w14:paraId="70DF7855" w14:textId="40788068" w:rsidR="00CA0F65" w:rsidRPr="007C0138" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Derby</w:t>
+              <w:t>Wickham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="481859A7" w14:textId="69E2F337" w:rsidR="00CA0F65" w:rsidRPr="00CF46D1" w:rsidRDefault="00CA0F65" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>508.70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="0015505F" w14:paraId="1AF536FD" w14:textId="77777777" w:rsidTr="00CF0A08">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D839597" w14:textId="0F5778A0" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t xml:space="preserve">(5) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8711" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="217830CF" w14:textId="5490B88E" w:rsidR="00CF46D1" w:rsidRPr="00E254E0" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>342.20</w:t>
+              <w:t>Interstate – Capital City</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="43D4EB2B" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="1D85A90D" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="291"/>
+          <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41899346" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7AAA0726" w14:textId="54DADD4B" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4387CCAF" w14:textId="00F43548" w:rsidR="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Exmouth</w:t>
+              <w:t>Sydney</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="67E12853" w14:textId="6B686999" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096511EF" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...6 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>517.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E3C191" w14:textId="29BB5E7B" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="12D146B4" w14:textId="77777777" w:rsidTr="006431A2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="5E8BB1E8" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BB46A2" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="475A4F31" w14:textId="76C02AF7" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0450306C" w14:textId="0659302C" w:rsidR="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Fitzroy Crossing</w:t>
+              <w:t>Melbourne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9CDCD8" w14:textId="453D329A" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+          <w:p w14:paraId="0979F457" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...6 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>485.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25919EF4" w14:textId="14244BAF" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="0799CD98" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="55FA6CA7" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B571D17" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7816A72F" w14:textId="57CB14F0" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0803DE4D" w14:textId="5406E056" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>Gascoyne Junction</w:t>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Adelaide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1818B9BA" w14:textId="24EF109C" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1773F13D" w14:textId="26D91930" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>291.70</w:t>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>431.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="28D82A31" w14:textId="77777777" w:rsidTr="006431A2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="01736FEB" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4DF2F9" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3F2F30CB" w14:textId="025CE6D9" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3949F536" w14:textId="5622610C" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>Halls Creek</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Brisbane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="106FB750" w14:textId="4110D2D2" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6F0730" w14:textId="7EBFA086" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>247.20</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>477.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="69343069" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="0EF8AEFD" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="723CCEF7" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="70DF7855" w14:textId="513FF293" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DCBB4A" w14:textId="39A6378B" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>Karratha</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Canberra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="481859A7" w14:textId="1D49CAF2" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C09CC8B" w14:textId="783AC5F0" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>445.70</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>466.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="6C54323C" w14:textId="77777777" w:rsidTr="006431A2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="44DBE0C0" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F1D167" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="48468B18" w14:textId="32FB5BB7" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FB25C6" w14:textId="1D535FA1" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>Kununurra</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Darwin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1834" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="555300D8" w14:textId="6FFA3EFD" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E4F01A" w14:textId="63ED2E5B" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>331.70</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>513.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006431A2" w14:paraId="50D985C4" w14:textId="77777777" w:rsidTr="006431A2">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="0015505F" w14:paraId="52714A63" w14:textId="77777777" w:rsidTr="00CF0A08">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E5D2B6" w14:textId="77777777" w:rsidR="00CF46D1" w:rsidRPr="00604924" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6877" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D5D6D2"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="57819C1E" w14:textId="6E4F62FF" w:rsidR="006431A2" w:rsidRPr="007C0138" w:rsidRDefault="006431A2" w:rsidP="006431A2">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD163BC" w14:textId="7EF65582" w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Hobart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEC1869" w14:textId="3DCBEB80" w:rsidR="00CF46D1" w:rsidRPr="00E254E0" w:rsidRDefault="00CF46D1" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>455.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0A08" w:rsidRPr="0015505F" w14:paraId="2363E685" w14:textId="77777777" w:rsidTr="00CF0A08">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D935EC2" w14:textId="0CA7E61A" w:rsidR="00CF0A08" w:rsidRPr="00604924" w:rsidRDefault="00CF0A08" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00183F43">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00183F43">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A71458" w14:textId="25527478" w:rsidR="00CF0A08" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF0A08" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Interstate – Other than a Capital City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C41B9B" w14:textId="777C9F76" w:rsidR="00CF0A08" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF0A08" w:rsidP="00CF0A08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Marble Bar</w:t>
-[...1049 lines deleted...]
-              <w:t>208.55</w:t>
+              <w:t>427.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06945A1E" w14:textId="049A8CE8" w:rsidR="00B16921" w:rsidRPr="00DB3FC6" w:rsidRDefault="00B16921" w:rsidP="00E6754D">
+    <w:p w14:paraId="59A90789" w14:textId="02C2C888" w:rsidR="00504C80" w:rsidRDefault="00CF0A08" w:rsidP="00294A63">
       <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="546E0BA6" w14:textId="0F399DD4" w:rsidR="00B16921" w:rsidRPr="00DB3FC6" w:rsidRDefault="00BC7F5B" w:rsidP="00DB3FC6">
+    <w:p w14:paraId="546E0BA6" w14:textId="374E809E" w:rsidR="00B16921" w:rsidRPr="00183F43" w:rsidRDefault="00BC7F5B" w:rsidP="00DB3FC6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3FC6">
+      <w:r w:rsidRPr="00183F43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Accommodation involving an overnight stay at other than a hotel or motel</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7D0E" w:rsidRPr="00183F43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r w:rsidR="00504C80" w:rsidRPr="00183F43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>owance to meet incidental and meal expenses</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpYSpec="outside"/>
         <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="14"/>
         <w:gridCol w:w="6678"/>
         <w:gridCol w:w="2078"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00637ED5" w14:paraId="6CB39741" w14:textId="77777777" w:rsidTr="00637ED5">
+      <w:tr w:rsidR="00637ED5" w14:paraId="6CB39741" w14:textId="77777777" w:rsidTr="00504C80">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="284"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0481AD63" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00637ED5" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637ED5">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6392" w:type="dxa"/>
+            <w:tcW w:w="6692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DE56D01" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00637ED5" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637ED5">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Particulars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6593A87C" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00637ED5" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637ED5">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>($)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3FC6" w:rsidRPr="0015505F" w14:paraId="3585F636" w14:textId="77777777" w:rsidTr="00637ED5">
+      <w:tr w:rsidR="00DB3FC6" w:rsidRPr="0015505F" w14:paraId="3585F636" w14:textId="77777777" w:rsidTr="00504C80">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40BE7C45" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00BC7F5B" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
-[...10 lines deleted...]
-            <w:tcW w:w="6379" w:type="dxa"/>
+          <w:p w14:paraId="40BE7C45" w14:textId="567FEC54" w:rsidR="00DB3FC6" w:rsidRPr="00183F43" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00183F43">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00504C80" w:rsidRPr="00183F43">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00183F43">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B22D05" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00637ED5" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
+          <w:p w14:paraId="66B22D05" w14:textId="3A10C54D" w:rsidR="00DB3FC6" w:rsidRPr="00183F43" w:rsidRDefault="00504C80" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...15 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00183F43">
+              <w:t>Incidental and m</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3FC6" w:rsidRPr="00183F43">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00183F43">
+              <w:t>al allowance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C75FD5E" w14:textId="77777777" w:rsidR="00DB3FC6" w:rsidRPr="00C56506" w:rsidRDefault="00DB3FC6" w:rsidP="00DB3FC6">
+          <w:p w14:paraId="5C75FD5E" w14:textId="171DF899" w:rsidR="00DB3FC6" w:rsidRPr="00183F43" w:rsidRDefault="00504C80" w:rsidP="00DB3FC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-              <w:t>128.25</w:t>
+            <w:r w:rsidRPr="00183F43">
+              <w:t>220.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="038933F6" w14:textId="77777777" w:rsidR="00BC7F5B" w:rsidRPr="00BC7F5B" w:rsidRDefault="00BC7F5B" w:rsidP="00BC7F5B"/>
-    <w:p w14:paraId="522A2C9C" w14:textId="23CFCF5D" w:rsidR="00B16921" w:rsidRDefault="00476EED" w:rsidP="00476EED">
+    <w:p w14:paraId="522A2C9C" w14:textId="30ED55E2" w:rsidR="00B16921" w:rsidRPr="00CF46D1" w:rsidRDefault="00536AF8" w:rsidP="00476EED">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>el not involving an overnight stay or travel involving an overnight stay where accommodation only is provided</w:t>
+      <w:r w:rsidRPr="00CF46D1">
+        <w:t>Allowance to meet meal expenses only</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F145771" w14:textId="77777777" w:rsidR="00E604B3" w:rsidRPr="00E604B3" w:rsidRDefault="00E604B3" w:rsidP="00E604B3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DOETable1"/>
         <w:tblW w:w="10257" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="6889"/>
         <w:gridCol w:w="1837"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E604B3" w14:paraId="0339B17B" w14:textId="77777777" w:rsidTr="00637ED5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="284"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1531" w:type="dxa"/>
@@ -3055,808 +2173,528 @@
             <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D08BCA3" w14:textId="4A23557B" w:rsidR="00E604B3" w:rsidRPr="00637ED5" w:rsidRDefault="00E604B3" w:rsidP="00B623B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637ED5">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>($)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00637ED5" w:rsidRPr="0015505F" w14:paraId="002857E4" w14:textId="77777777" w:rsidTr="00637ED5">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="16DA3CA3" w14:textId="77777777" w:rsidTr="00CF0F31">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5561A079" w14:textId="77777777" w:rsidR="00637ED5" w:rsidRPr="007C0138" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="2394C5C9" w14:textId="36CB5023" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="003414CB" w:rsidP="00637ED5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>(8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6065A6" w14:textId="7F92944D" w:rsidR="00637ED5" w:rsidRPr="00637ED5" w:rsidRDefault="00637ED5" w:rsidP="00E604B3">
+          <w:p w14:paraId="134F8471" w14:textId="1E0EC256" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>WA – South of 26° South Latitude</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Breakfast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D746F30" w14:textId="3688E362" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="003414CB" w:rsidP="00557BBB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>42.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00637ED5" w:rsidRPr="0015505F" w14:paraId="16DA3CA3" w14:textId="77777777" w:rsidTr="00637ED5">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="175F0F10" w14:textId="77777777" w:rsidTr="00CA0F65">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2394C5C9" w14:textId="77777777" w:rsidR="00637ED5" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D321C2F" w14:textId="77777777" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="134F8471" w14:textId="1E0EC256" w:rsidR="00637ED5" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
+          <w:p w14:paraId="3B81E973" w14:textId="7DB32710" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Breakfast</w:t>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Lunch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D746F30" w14:textId="37421883" w:rsidR="00637ED5" w:rsidRDefault="00637ED5" w:rsidP="00557BBB">
+          <w:p w14:paraId="06702599" w14:textId="2DA581EB" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="003414CB" w:rsidP="00557BBB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>16.30</w:t>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>59.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00637ED5" w:rsidRPr="0015505F" w14:paraId="175F0F10" w14:textId="77777777" w:rsidTr="00637ED5">
+      <w:tr w:rsidR="00CF46D1" w:rsidRPr="00CF46D1" w14:paraId="4C4A85AA" w14:textId="77777777" w:rsidTr="00637ED5">
         <w:trPr>
-          <w:trHeight w:val="253"/>
-[...62 lines deleted...]
-          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07114378" w14:textId="77777777" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C15B8B7" w14:textId="462FE45B" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Dinner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C560D57" w14:textId="00D1AEDB" w:rsidR="00637ED5" w:rsidRPr="00CF46D1" w:rsidRDefault="00FD5F69" w:rsidP="00557BBB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>83.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0538AC25" w14:textId="77777777" w:rsidR="00B16921" w:rsidRPr="00CF46D1" w:rsidRDefault="00B16921" w:rsidP="00E6754D"/>
+    <w:p w14:paraId="0047BBA1" w14:textId="5A23857C" w:rsidR="00FD5F69" w:rsidRPr="00CF46D1" w:rsidRDefault="008D0105" w:rsidP="00E6754D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF46D1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Midday meal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6996C10F" w14:textId="77777777" w:rsidR="008D0105" w:rsidRDefault="008D0105" w:rsidP="00E6754D"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DOETable1"/>
+        <w:tblW w:w="10257" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="6889"/>
+        <w:gridCol w:w="1837"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D0105" w14:paraId="06E7E3BD" w14:textId="77777777" w:rsidTr="00270088">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="284"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68255E97" w14:textId="77777777" w:rsidR="008D0105" w:rsidRPr="00637ED5" w:rsidRDefault="008D0105" w:rsidP="0045619C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637ED5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAAB320" w14:textId="77777777" w:rsidR="008D0105" w:rsidRPr="00637ED5" w:rsidRDefault="008D0105" w:rsidP="0045619C">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637ED5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Particulars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="403A60"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA6BE86" w14:textId="77777777" w:rsidR="008D0105" w:rsidRPr="00637ED5" w:rsidRDefault="008D0105" w:rsidP="0045619C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637ED5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>($)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0F31" w:rsidRPr="0015505F" w14:paraId="68FCBDD1" w14:textId="77777777" w:rsidTr="00270088">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D60E27" w14:textId="6D06EBD8" w:rsidR="00CF0F31" w:rsidRPr="00CF46D1" w:rsidRDefault="00CF0F31" w:rsidP="0045619C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>(9)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE9A1B8" w14:textId="1FF26B13" w:rsidR="00CF0F31" w:rsidRPr="00CF46D1" w:rsidRDefault="00927AAF" w:rsidP="0045619C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Rate per meal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EDE87C" w14:textId="342F8D57" w:rsidR="00CF0F31" w:rsidRPr="00CF46D1" w:rsidRDefault="00270088" w:rsidP="0045619C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>23.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00927AAF" w:rsidRPr="0015505F" w14:paraId="66A21965" w14:textId="77777777" w:rsidTr="00270088">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07114378" w14:textId="77777777" w:rsidR="00637ED5" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5702EF56" w14:textId="23C9D505" w:rsidR="00927AAF" w:rsidRPr="00CF46D1" w:rsidRDefault="00927AAF" w:rsidP="0045619C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>(10)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C15B8B7" w14:textId="462FE45B" w:rsidR="00637ED5" w:rsidRDefault="00637ED5" w:rsidP="00637ED5">
+          <w:p w14:paraId="26A4963A" w14:textId="6AB0F3EF" w:rsidR="00927AAF" w:rsidRPr="00CF46D1" w:rsidRDefault="00927AAF" w:rsidP="0045619C">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Dinner</w:t>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>Maximum rate per pay period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C560D57" w14:textId="36585B2A" w:rsidR="00637ED5" w:rsidRDefault="00637ED5" w:rsidP="00557BBB">
+          <w:p w14:paraId="1323FCB3" w14:textId="3835C82F" w:rsidR="00927AAF" w:rsidRPr="00CF46D1" w:rsidRDefault="00270088" w:rsidP="0045619C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...500 lines deleted...]
-              <w:t>52.20</w:t>
+            <w:r w:rsidRPr="00CF46D1">
+              <w:t>116.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0538AC25" w14:textId="77777777" w:rsidR="00B16921" w:rsidRDefault="00B16921" w:rsidP="00E6754D"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="64EFEF55" w14:textId="77777777" w:rsidR="008D0105" w:rsidRDefault="008D0105" w:rsidP="00E6754D"/>
+    <w:sectPr w:rsidR="008D0105" w:rsidSect="001816A3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="1021" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="284" w:left="720" w:header="709" w:footer="588" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0260">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0261">
       <wne:acd wne:acdName="acd0"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0262">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0263">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0264">
       <wne:acd wne:acdName="acd4"/>
@@ -3879,58 +2717,58 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAG8AdABlAHMA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdABlAGQAIABMAGkAcwB0AA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAHUAbQBiAGUAcgBlAGQAIABMAGkAcwB0AA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3423C31E" w14:textId="77777777" w:rsidR="00CB79BA" w:rsidRDefault="00CB79BA" w:rsidP="00127DAD">
+    <w:p w14:paraId="298F7728" w14:textId="77777777" w:rsidR="00F317B5" w:rsidRDefault="00F317B5" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5829907A" w14:textId="77777777" w:rsidR="00CB79BA" w:rsidRDefault="00CB79BA" w:rsidP="00127DAD">
+    <w:p w14:paraId="0DF6C990" w14:textId="77777777" w:rsidR="00F317B5" w:rsidRDefault="00F317B5" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3946,90 +2784,492 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E7ACEB2" w14:textId="31A00C46" w:rsidR="000902B5" w:rsidRPr="000902B5" w:rsidRDefault="000902B5" w:rsidP="002E1FC0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000902B5">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>D26/0247488</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18568D57" w14:textId="77777777" w:rsidR="00CB79BA" w:rsidRDefault="00CB79BA" w:rsidP="00127DAD">
+    <w:p w14:paraId="2C0F5682" w14:textId="77777777" w:rsidR="00F317B5" w:rsidRDefault="00F317B5" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B76CA6F" w14:textId="77777777" w:rsidR="00CB79BA" w:rsidRDefault="00CB79BA" w:rsidP="00127DAD">
+    <w:p w14:paraId="556AF690" w14:textId="77777777" w:rsidR="00F317B5" w:rsidRDefault="00F317B5" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D451A0B" w14:textId="1B9BC95F" w:rsidR="00633068" w:rsidRPr="003E1203" w:rsidRDefault="00633068" w:rsidP="003E1203">
+  <w:p w14:paraId="549B273C" w14:textId="7D46E1A4" w:rsidR="00323CDA" w:rsidRDefault="00323CDA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="234B58A6" wp14:editId="5704C696">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="339359332" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2CE6F4CC" w14:textId="334A0FBA" w:rsidR="00323CDA" w:rsidRPr="00323CDA" w:rsidRDefault="00323CDA" w:rsidP="00323CDA">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00323CDA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="234B58A6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2CE6F4CC" w14:textId="334A0FBA" w:rsidR="00323CDA" w:rsidRPr="00323CDA" w:rsidRDefault="00323CDA" w:rsidP="00323CDA">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00323CDA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D451A0B" w14:textId="4AC16C9E" w:rsidR="00633068" w:rsidRPr="003E1203" w:rsidRDefault="00323CDA" w:rsidP="003E1203">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1730"/>
       </w:tabs>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7970BB24" wp14:editId="3531E8F4">
+              <wp:simplePos x="457835" y="450850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2107272505" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31039DB6" w14:textId="72C6164C" w:rsidR="00323CDA" w:rsidRPr="00323CDA" w:rsidRDefault="00323CDA" w:rsidP="00323CDA">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00323CDA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7970BB24" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="31039DB6" w14:textId="72C6164C" w:rsidR="00323CDA" w:rsidRPr="00323CDA" w:rsidRDefault="00323CDA" w:rsidP="00323CDA">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00323CDA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="544A056C" w14:textId="756CCD17" w:rsidR="00323CDA" w:rsidRDefault="00323CDA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A04EC28" wp14:editId="6C236843">
+              <wp:simplePos x="457200" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1021987408" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23D378E8" w14:textId="02D2329A" w:rsidR="00323CDA" w:rsidRPr="00323CDA" w:rsidRDefault="00323CDA" w:rsidP="00323CDA">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00323CDA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6A04EC28" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23D378E8" w14:textId="02D2329A" w:rsidR="00323CDA" w:rsidRPr="00323CDA" w:rsidRDefault="00323CDA" w:rsidP="00323CDA">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00323CDA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AAC60008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -4657,360 +3897,472 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1350253214">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
     <w:rsid w:val="00010280"/>
+    <w:rsid w:val="00010846"/>
+    <w:rsid w:val="00012D01"/>
+    <w:rsid w:val="000223C8"/>
     <w:rsid w:val="00041982"/>
     <w:rsid w:val="00042E65"/>
     <w:rsid w:val="00043E92"/>
     <w:rsid w:val="00052680"/>
     <w:rsid w:val="000626CD"/>
+    <w:rsid w:val="0006329E"/>
     <w:rsid w:val="0006483F"/>
     <w:rsid w:val="00065029"/>
     <w:rsid w:val="00066E69"/>
     <w:rsid w:val="0007329C"/>
     <w:rsid w:val="00073C07"/>
     <w:rsid w:val="000776FB"/>
     <w:rsid w:val="00077ED0"/>
+    <w:rsid w:val="000801BC"/>
+    <w:rsid w:val="000834B8"/>
+    <w:rsid w:val="0008680C"/>
+    <w:rsid w:val="000902B5"/>
+    <w:rsid w:val="00091AB0"/>
     <w:rsid w:val="00092DEE"/>
+    <w:rsid w:val="00095488"/>
     <w:rsid w:val="000A5C8A"/>
     <w:rsid w:val="000A6D78"/>
     <w:rsid w:val="000B0131"/>
     <w:rsid w:val="000B6A3E"/>
     <w:rsid w:val="000E61C9"/>
     <w:rsid w:val="000F2838"/>
     <w:rsid w:val="000F3848"/>
     <w:rsid w:val="000F6D5A"/>
     <w:rsid w:val="00117BC1"/>
     <w:rsid w:val="00127DAD"/>
     <w:rsid w:val="0013587A"/>
     <w:rsid w:val="0015505F"/>
+    <w:rsid w:val="00166A08"/>
     <w:rsid w:val="00170811"/>
     <w:rsid w:val="0017483D"/>
+    <w:rsid w:val="001766E5"/>
     <w:rsid w:val="00177D2D"/>
+    <w:rsid w:val="001816A3"/>
+    <w:rsid w:val="00183F43"/>
     <w:rsid w:val="00185215"/>
     <w:rsid w:val="00194F9A"/>
     <w:rsid w:val="001A2106"/>
     <w:rsid w:val="001B7778"/>
     <w:rsid w:val="001D169E"/>
     <w:rsid w:val="001D4434"/>
     <w:rsid w:val="001D5C3E"/>
+    <w:rsid w:val="001D749B"/>
     <w:rsid w:val="001E1668"/>
     <w:rsid w:val="001E62CB"/>
+    <w:rsid w:val="001E7C26"/>
     <w:rsid w:val="001F63E2"/>
+    <w:rsid w:val="0022117F"/>
+    <w:rsid w:val="0023148D"/>
     <w:rsid w:val="00234F34"/>
     <w:rsid w:val="00237DA1"/>
     <w:rsid w:val="00250BF2"/>
+    <w:rsid w:val="00261613"/>
+    <w:rsid w:val="00270088"/>
     <w:rsid w:val="002715EE"/>
+    <w:rsid w:val="002747B6"/>
     <w:rsid w:val="002771D2"/>
+    <w:rsid w:val="0027760A"/>
+    <w:rsid w:val="00291E6F"/>
+    <w:rsid w:val="00294A63"/>
     <w:rsid w:val="002964D2"/>
     <w:rsid w:val="00297C14"/>
     <w:rsid w:val="002D49E6"/>
     <w:rsid w:val="002E0306"/>
+    <w:rsid w:val="002E1FC0"/>
     <w:rsid w:val="002E3D4D"/>
     <w:rsid w:val="002E5DBF"/>
     <w:rsid w:val="002F01CD"/>
     <w:rsid w:val="00302171"/>
     <w:rsid w:val="00303358"/>
     <w:rsid w:val="00305013"/>
     <w:rsid w:val="003056B5"/>
     <w:rsid w:val="00313243"/>
     <w:rsid w:val="003152E0"/>
     <w:rsid w:val="00316604"/>
     <w:rsid w:val="0031727B"/>
+    <w:rsid w:val="003230E7"/>
+    <w:rsid w:val="00323CDA"/>
     <w:rsid w:val="00332B83"/>
+    <w:rsid w:val="0033337A"/>
     <w:rsid w:val="0033772B"/>
     <w:rsid w:val="003403BB"/>
+    <w:rsid w:val="003414CB"/>
     <w:rsid w:val="00365B17"/>
     <w:rsid w:val="00372A0C"/>
     <w:rsid w:val="00376020"/>
+    <w:rsid w:val="00377205"/>
     <w:rsid w:val="00380413"/>
     <w:rsid w:val="00381218"/>
+    <w:rsid w:val="00382BDB"/>
     <w:rsid w:val="00383E16"/>
     <w:rsid w:val="00390D50"/>
     <w:rsid w:val="00392C1D"/>
     <w:rsid w:val="00396551"/>
     <w:rsid w:val="00397F0C"/>
     <w:rsid w:val="003A1CC6"/>
+    <w:rsid w:val="003B04A5"/>
+    <w:rsid w:val="003B0CB9"/>
     <w:rsid w:val="003B56AB"/>
     <w:rsid w:val="003C3383"/>
+    <w:rsid w:val="003C4801"/>
     <w:rsid w:val="003C7215"/>
     <w:rsid w:val="003E1203"/>
+    <w:rsid w:val="003E3632"/>
     <w:rsid w:val="00401710"/>
     <w:rsid w:val="004103B9"/>
     <w:rsid w:val="00414D84"/>
+    <w:rsid w:val="00420E4F"/>
     <w:rsid w:val="0042142B"/>
     <w:rsid w:val="00424303"/>
     <w:rsid w:val="00440775"/>
     <w:rsid w:val="0044231C"/>
     <w:rsid w:val="00442366"/>
     <w:rsid w:val="004457C7"/>
     <w:rsid w:val="004521D4"/>
     <w:rsid w:val="004661A2"/>
     <w:rsid w:val="00466E52"/>
+    <w:rsid w:val="0046712B"/>
     <w:rsid w:val="00475785"/>
     <w:rsid w:val="00476EED"/>
+    <w:rsid w:val="00487049"/>
     <w:rsid w:val="004A2133"/>
     <w:rsid w:val="004B06B1"/>
     <w:rsid w:val="004D0B2E"/>
     <w:rsid w:val="004E60B5"/>
     <w:rsid w:val="0050052A"/>
+    <w:rsid w:val="005030FA"/>
+    <w:rsid w:val="00504C80"/>
+    <w:rsid w:val="0051464E"/>
     <w:rsid w:val="00515A95"/>
     <w:rsid w:val="00525460"/>
+    <w:rsid w:val="00536AF8"/>
     <w:rsid w:val="0054460F"/>
     <w:rsid w:val="00557BBB"/>
     <w:rsid w:val="00566FE9"/>
+    <w:rsid w:val="005679AC"/>
     <w:rsid w:val="005728CD"/>
+    <w:rsid w:val="0058794B"/>
     <w:rsid w:val="005A1925"/>
+    <w:rsid w:val="005A3C23"/>
     <w:rsid w:val="005B118D"/>
     <w:rsid w:val="005B2D97"/>
     <w:rsid w:val="005C2760"/>
     <w:rsid w:val="005C65BB"/>
     <w:rsid w:val="005D0F5C"/>
     <w:rsid w:val="005E1145"/>
     <w:rsid w:val="005E1703"/>
+    <w:rsid w:val="005E1974"/>
+    <w:rsid w:val="005E58CB"/>
+    <w:rsid w:val="00604924"/>
     <w:rsid w:val="0060579B"/>
+    <w:rsid w:val="0060701E"/>
+    <w:rsid w:val="00610DBA"/>
     <w:rsid w:val="00620FC1"/>
     <w:rsid w:val="00633068"/>
     <w:rsid w:val="00637ED5"/>
     <w:rsid w:val="006431A2"/>
+    <w:rsid w:val="00644A93"/>
+    <w:rsid w:val="00653300"/>
     <w:rsid w:val="0065350E"/>
     <w:rsid w:val="0066581B"/>
     <w:rsid w:val="0066616A"/>
     <w:rsid w:val="006723BD"/>
     <w:rsid w:val="006856C8"/>
     <w:rsid w:val="00694952"/>
     <w:rsid w:val="006A1BE6"/>
     <w:rsid w:val="006A3C91"/>
     <w:rsid w:val="006A71D1"/>
     <w:rsid w:val="006B214C"/>
     <w:rsid w:val="006C3735"/>
     <w:rsid w:val="006D0BC0"/>
+    <w:rsid w:val="006E3794"/>
+    <w:rsid w:val="006F2A40"/>
     <w:rsid w:val="006F639D"/>
     <w:rsid w:val="006F779B"/>
+    <w:rsid w:val="00714FDD"/>
     <w:rsid w:val="007312AA"/>
     <w:rsid w:val="007343DF"/>
     <w:rsid w:val="007358C4"/>
     <w:rsid w:val="00744388"/>
     <w:rsid w:val="00753103"/>
     <w:rsid w:val="007657C5"/>
     <w:rsid w:val="0077203D"/>
     <w:rsid w:val="007761FB"/>
     <w:rsid w:val="00783AC6"/>
     <w:rsid w:val="00786BF1"/>
     <w:rsid w:val="007875ED"/>
     <w:rsid w:val="007A58C0"/>
     <w:rsid w:val="007A782B"/>
+    <w:rsid w:val="007B16E6"/>
     <w:rsid w:val="007C0138"/>
     <w:rsid w:val="007D03EE"/>
+    <w:rsid w:val="007E2192"/>
     <w:rsid w:val="007F30C7"/>
+    <w:rsid w:val="0082373A"/>
     <w:rsid w:val="008250E2"/>
     <w:rsid w:val="00840EFA"/>
     <w:rsid w:val="00842B02"/>
     <w:rsid w:val="00843E30"/>
     <w:rsid w:val="00845C58"/>
+    <w:rsid w:val="008539A7"/>
     <w:rsid w:val="008626AA"/>
     <w:rsid w:val="008631A5"/>
+    <w:rsid w:val="00873254"/>
     <w:rsid w:val="00877FDE"/>
     <w:rsid w:val="0088584D"/>
     <w:rsid w:val="00886E6E"/>
     <w:rsid w:val="008911E4"/>
     <w:rsid w:val="008A1F74"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008B02EB"/>
+    <w:rsid w:val="008B2071"/>
+    <w:rsid w:val="008B45A2"/>
+    <w:rsid w:val="008D0105"/>
+    <w:rsid w:val="008D5F83"/>
     <w:rsid w:val="008D7EFC"/>
     <w:rsid w:val="008E6F71"/>
     <w:rsid w:val="00914F87"/>
     <w:rsid w:val="00915523"/>
     <w:rsid w:val="00916AF7"/>
+    <w:rsid w:val="00923042"/>
     <w:rsid w:val="009239C6"/>
     <w:rsid w:val="00925854"/>
+    <w:rsid w:val="00927AAF"/>
     <w:rsid w:val="00944008"/>
     <w:rsid w:val="0095620D"/>
     <w:rsid w:val="009567D2"/>
     <w:rsid w:val="00967403"/>
     <w:rsid w:val="00976958"/>
+    <w:rsid w:val="009867C2"/>
     <w:rsid w:val="00992BCE"/>
+    <w:rsid w:val="009B130F"/>
+    <w:rsid w:val="009C5D57"/>
     <w:rsid w:val="009D47FA"/>
     <w:rsid w:val="009D69C8"/>
     <w:rsid w:val="009F7FE4"/>
+    <w:rsid w:val="00A00A14"/>
+    <w:rsid w:val="00A11D5E"/>
     <w:rsid w:val="00A21DA9"/>
+    <w:rsid w:val="00A246F1"/>
     <w:rsid w:val="00A26AEF"/>
     <w:rsid w:val="00A35095"/>
     <w:rsid w:val="00A43B6C"/>
     <w:rsid w:val="00A44533"/>
+    <w:rsid w:val="00A54B25"/>
     <w:rsid w:val="00A64252"/>
     <w:rsid w:val="00A64930"/>
     <w:rsid w:val="00A66AAD"/>
+    <w:rsid w:val="00A8131C"/>
     <w:rsid w:val="00A8272B"/>
+    <w:rsid w:val="00A85BA2"/>
+    <w:rsid w:val="00A91092"/>
     <w:rsid w:val="00A9743A"/>
     <w:rsid w:val="00AA413D"/>
     <w:rsid w:val="00AC641B"/>
+    <w:rsid w:val="00AF2E71"/>
     <w:rsid w:val="00AF71AF"/>
     <w:rsid w:val="00B06BD2"/>
     <w:rsid w:val="00B143E6"/>
     <w:rsid w:val="00B16921"/>
     <w:rsid w:val="00B174C0"/>
     <w:rsid w:val="00B17C7F"/>
+    <w:rsid w:val="00B233EF"/>
     <w:rsid w:val="00B26A85"/>
     <w:rsid w:val="00B374A9"/>
     <w:rsid w:val="00B54143"/>
     <w:rsid w:val="00B544BA"/>
     <w:rsid w:val="00B56A6C"/>
     <w:rsid w:val="00B6170F"/>
     <w:rsid w:val="00B669D2"/>
     <w:rsid w:val="00B73758"/>
     <w:rsid w:val="00B823A3"/>
     <w:rsid w:val="00B90E8D"/>
+    <w:rsid w:val="00B92100"/>
     <w:rsid w:val="00BA12A1"/>
     <w:rsid w:val="00BA3983"/>
+    <w:rsid w:val="00BB4928"/>
+    <w:rsid w:val="00BB7573"/>
     <w:rsid w:val="00BC3477"/>
     <w:rsid w:val="00BC7F5B"/>
     <w:rsid w:val="00BD0B3B"/>
     <w:rsid w:val="00C011D5"/>
     <w:rsid w:val="00C106E2"/>
     <w:rsid w:val="00C166B1"/>
+    <w:rsid w:val="00C32F89"/>
     <w:rsid w:val="00C35BA3"/>
+    <w:rsid w:val="00C5488E"/>
     <w:rsid w:val="00C56506"/>
     <w:rsid w:val="00C76B17"/>
     <w:rsid w:val="00C77A2C"/>
     <w:rsid w:val="00C800E3"/>
     <w:rsid w:val="00C823F3"/>
     <w:rsid w:val="00C84C21"/>
+    <w:rsid w:val="00C8619D"/>
     <w:rsid w:val="00C93B2C"/>
     <w:rsid w:val="00C9512B"/>
     <w:rsid w:val="00C96238"/>
+    <w:rsid w:val="00C97020"/>
     <w:rsid w:val="00CA0BE1"/>
+    <w:rsid w:val="00CA0F65"/>
+    <w:rsid w:val="00CA1BFB"/>
     <w:rsid w:val="00CB081C"/>
     <w:rsid w:val="00CB46BF"/>
     <w:rsid w:val="00CB79BA"/>
     <w:rsid w:val="00CC6592"/>
     <w:rsid w:val="00CD3045"/>
     <w:rsid w:val="00CE19F1"/>
+    <w:rsid w:val="00CF0A08"/>
+    <w:rsid w:val="00CF0F31"/>
     <w:rsid w:val="00CF3B1E"/>
+    <w:rsid w:val="00CF46D1"/>
     <w:rsid w:val="00D14913"/>
     <w:rsid w:val="00D21BAC"/>
+    <w:rsid w:val="00D253F6"/>
     <w:rsid w:val="00D30C69"/>
+    <w:rsid w:val="00D329B4"/>
+    <w:rsid w:val="00D3700C"/>
     <w:rsid w:val="00D544F4"/>
     <w:rsid w:val="00D5760D"/>
     <w:rsid w:val="00D846C7"/>
     <w:rsid w:val="00D93334"/>
+    <w:rsid w:val="00D93EAB"/>
     <w:rsid w:val="00D96369"/>
     <w:rsid w:val="00DA1B75"/>
     <w:rsid w:val="00DA53CD"/>
     <w:rsid w:val="00DA6665"/>
     <w:rsid w:val="00DB20F2"/>
     <w:rsid w:val="00DB3FC6"/>
     <w:rsid w:val="00DB6F03"/>
     <w:rsid w:val="00DC188E"/>
+    <w:rsid w:val="00DD431A"/>
     <w:rsid w:val="00DE3892"/>
     <w:rsid w:val="00E140E6"/>
     <w:rsid w:val="00E16F52"/>
     <w:rsid w:val="00E17418"/>
+    <w:rsid w:val="00E254E0"/>
+    <w:rsid w:val="00E30B9D"/>
     <w:rsid w:val="00E3357D"/>
     <w:rsid w:val="00E420D5"/>
     <w:rsid w:val="00E43656"/>
     <w:rsid w:val="00E44A73"/>
+    <w:rsid w:val="00E46DD1"/>
     <w:rsid w:val="00E55C69"/>
+    <w:rsid w:val="00E5659F"/>
     <w:rsid w:val="00E604B3"/>
     <w:rsid w:val="00E643C2"/>
     <w:rsid w:val="00E6754D"/>
     <w:rsid w:val="00E71C01"/>
     <w:rsid w:val="00E90FC3"/>
     <w:rsid w:val="00E9357B"/>
     <w:rsid w:val="00E95CBA"/>
     <w:rsid w:val="00E977D2"/>
+    <w:rsid w:val="00EB039A"/>
     <w:rsid w:val="00EB5069"/>
     <w:rsid w:val="00ED3AB9"/>
+    <w:rsid w:val="00EE5340"/>
     <w:rsid w:val="00EE7880"/>
     <w:rsid w:val="00EF20B0"/>
+    <w:rsid w:val="00EF37E3"/>
+    <w:rsid w:val="00EF4457"/>
     <w:rsid w:val="00F0060B"/>
+    <w:rsid w:val="00F05F3B"/>
     <w:rsid w:val="00F105A5"/>
     <w:rsid w:val="00F109C8"/>
+    <w:rsid w:val="00F2035A"/>
     <w:rsid w:val="00F24F5D"/>
+    <w:rsid w:val="00F26DD7"/>
     <w:rsid w:val="00F30108"/>
+    <w:rsid w:val="00F317B5"/>
     <w:rsid w:val="00F4033E"/>
+    <w:rsid w:val="00F42F61"/>
     <w:rsid w:val="00F47C31"/>
     <w:rsid w:val="00F50F29"/>
     <w:rsid w:val="00F61AF6"/>
     <w:rsid w:val="00F6628D"/>
     <w:rsid w:val="00F8161E"/>
+    <w:rsid w:val="00F95A2A"/>
     <w:rsid w:val="00FA03FB"/>
     <w:rsid w:val="00FA1899"/>
     <w:rsid w:val="00FA771C"/>
     <w:rsid w:val="00FB28F8"/>
     <w:rsid w:val="00FB6D45"/>
     <w:rsid w:val="00FC4262"/>
     <w:rsid w:val="00FC6FAE"/>
+    <w:rsid w:val="00FC7D0E"/>
     <w:rsid w:val="00FD1859"/>
+    <w:rsid w:val="00FD5F69"/>
+    <w:rsid w:val="00FE3101"/>
     <w:rsid w:val="00FE62C8"/>
     <w:rsid w:val="00FE7865"/>
     <w:rsid w:val="00FF11AD"/>
     <w:rsid w:val="00FF6CB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -6866,51 +6218,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="924844241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikon.education.wa.edu.au/-/access-awards-and-agreements?section=yioj" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikon.education.wa.edu.au/-/access-awards-and-agreements?section=yioj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7148,73 +6500,111 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF0DB76A-C45A-4D6D-A4AB-CEB617327E32}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>266</Words>
-  <Characters>1522</Characters>
+  <Words>190</Words>
+  <Characters>1051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>150</Lines>
+  <Paragraphs>112</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1785</CharactersWithSpaces>
+  <CharactersWithSpaces>1129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DAVIES Vaughan [Public Relations &amp; Marketing]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>TRIMnumber</cp:contentStatus>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>3cea4a50,143a3664,7d9a6d39</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SetDate">
+    <vt:lpwstr>2026-02-27T06:54:50Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SiteId">
+    <vt:lpwstr>e08016f9-d1fd-4cbb-83b0-b76eb4361627</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ActionId">
+    <vt:lpwstr>81847d17-fd72-4e6d-b84d-80be9045be08</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>