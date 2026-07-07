--- v0 (2026-06-15)
+++ v1 (2026-07-07)
@@ -49,51 +49,51 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
         <w:t>Written</w:t>
       </w:r>
       <w:r w:rsidR="007550C0">
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
         <w:t xml:space="preserve"> statement</w:t>
       </w:r>
       <w:r w:rsidR="0004235A">
         <w:rPr>
           <w:rStyle w:val="DocumentSubtitle"/>
         </w:rPr>
         <w:t xml:space="preserve"> – school categories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088D17EE" w14:textId="0DB8F4AA" w:rsidR="00D30BD3" w:rsidRPr="00D30BD3" w:rsidRDefault="00D30BD3" w:rsidP="00D30BD3">
+    <w:p w14:paraId="088D17EE" w14:textId="6B4146D1" w:rsidR="00D30BD3" w:rsidRPr="00D30BD3" w:rsidRDefault="00D30BD3" w:rsidP="00D30BD3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk203984285"/>
       <w:r w:rsidRPr="00D30BD3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="00C14C79">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> template</w:t>
@@ -220,51 +220,51 @@
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7048C572" w14:textId="27292F75" w:rsidR="00C21577" w:rsidRDefault="00EC2220" w:rsidP="00C21577">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Award c</w:t>
       </w:r>
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ategory (select one): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513368D2" w14:textId="02C3D329" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00B25300" w:rsidP="00B00C20">
+    <w:p w14:paraId="513368D2" w14:textId="02C3D329" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00883FDE" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="822317461"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -281,51 +281,51 @@
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excellence in teaching and learning </w:t>
       </w:r>
       <w:r w:rsidR="00D97911">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00716DC4" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rimary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BBDA30" w14:textId="3FF2FBD9" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00B25300" w:rsidP="00B00C20">
+    <w:p w14:paraId="62BBDA30" w14:textId="3FF2FBD9" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00883FDE" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1012531571"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00767890" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -342,224 +342,224 @@
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excellence in teaching and learning </w:t>
       </w:r>
       <w:r w:rsidR="00D97911">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00716DC4" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>econdary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58642949" w14:textId="6400FF83" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00B25300" w:rsidP="00B00C20">
+    <w:p w14:paraId="58642949" w14:textId="6400FF83" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00883FDE" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-571268377"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Excellence in school leadership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552202ED" w14:textId="15572D0B" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00B25300" w:rsidP="00B00C20">
+    <w:p w14:paraId="552202ED" w14:textId="15572D0B" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00883FDE" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-238404296"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Excellence in cultural responsiveness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E00BFB3" w14:textId="480897C0" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00B25300" w:rsidP="00B00C20">
+    <w:p w14:paraId="5E00BFB3" w14:textId="480897C0" w:rsidR="00C21577" w:rsidRPr="005D7DDE" w:rsidRDefault="00883FDE" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1304657379"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C21577" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Excellence in disability and inclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256B9A2A" w14:textId="0CC6AA89" w:rsidR="00716DC4" w:rsidRDefault="00B25300" w:rsidP="00716DC4">
+    <w:p w14:paraId="256B9A2A" w14:textId="0CC6AA89" w:rsidR="00716DC4" w:rsidRDefault="00883FDE" w:rsidP="00716DC4">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="783309095"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00716DC4" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00716DC4" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Excellence in </w:t>
       </w:r>
       <w:r w:rsidR="0010704A" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>wellbeing and learning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BD6059" w14:textId="730A9810" w:rsidR="00D97911" w:rsidRDefault="00B25300" w:rsidP="00D97911">
+    <w:p w14:paraId="36BD6059" w14:textId="730A9810" w:rsidR="00D97911" w:rsidRDefault="00883FDE" w:rsidP="00D97911">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="438577611"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D97911" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -587,51 +587,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E847D58" w14:textId="74ED9C0B" w:rsidR="00095D40" w:rsidRPr="005D7DDE" w:rsidRDefault="00A916AC" w:rsidP="00C21577">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Has your school principal endorsed this nomination?</w:t>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF3461C" w14:textId="42674CA4" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00B25300" w:rsidP="00B00C20">
+    <w:p w14:paraId="0BF3461C" w14:textId="42674CA4" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00883FDE" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="939345634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -642,51 +642,51 @@
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21ACCDCE" w14:textId="04A2390B" w:rsidR="00095D40" w:rsidRPr="005D7DDE" w:rsidRDefault="00B25300" w:rsidP="00B00C20">
+    <w:p w14:paraId="21ACCDCE" w14:textId="04A2390B" w:rsidR="00095D40" w:rsidRPr="005D7DDE" w:rsidRDefault="00883FDE" w:rsidP="00B00C20">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1779398999"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00061980" w:rsidRPr="005D7DDE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -696,51 +696,51 @@
       </w:sdt>
       <w:r w:rsidR="00B00C20" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00095D40" w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0440DB8F" w14:textId="77777777" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00D44310" w:rsidP="00C21577">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38372FC5" w14:textId="25BC1421" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00B4204B" w:rsidP="00C21577">
+    <w:p w14:paraId="38372FC5" w14:textId="25FBEAE2" w:rsidR="00D44310" w:rsidRPr="005D7DDE" w:rsidRDefault="00B4204B" w:rsidP="00C21577">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7DDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information to organise your nomination, refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00FF0C20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
@@ -1940,58 +1940,58 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAG8AdABlAHMA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdABlAGQAIABMAGkAcwB0AA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAHUAbQBiAGUAcgBlAGQAIABMAGkAcwB0AA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="264BDD1E" w14:textId="77777777" w:rsidR="00B25300" w:rsidRDefault="00B25300" w:rsidP="00127DAD">
+    <w:p w14:paraId="17E41F1D" w14:textId="77777777" w:rsidR="00883FDE" w:rsidRDefault="00883FDE" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79F7C490" w14:textId="77777777" w:rsidR="00B25300" w:rsidRDefault="00B25300" w:rsidP="00127DAD">
+    <w:p w14:paraId="475C085F" w14:textId="77777777" w:rsidR="00883FDE" w:rsidRDefault="00883FDE" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2133,58 +2133,58 @@
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6840164E" w14:textId="37A6C12D" w:rsidR="00AF166D" w:rsidRDefault="00AF166D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="73659C9F" w14:textId="06B8811B" w:rsidR="00AF71AF" w:rsidRPr="001E1668" w:rsidRDefault="00AF71AF" w:rsidP="001E1668">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6327E515" w14:textId="77777777" w:rsidR="00B25300" w:rsidRDefault="00B25300" w:rsidP="00127DAD">
+    <w:p w14:paraId="7323245E" w14:textId="77777777" w:rsidR="00883FDE" w:rsidRDefault="00883FDE" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE4097A" w14:textId="77777777" w:rsidR="00B25300" w:rsidRDefault="00B25300" w:rsidP="00127DAD">
+    <w:p w14:paraId="2CD0D6E9" w14:textId="77777777" w:rsidR="00883FDE" w:rsidRDefault="00883FDE" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CD460B4" w14:textId="7C990082" w:rsidR="00633068" w:rsidRDefault="00E574E2" w:rsidP="00626B3E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B56A20" wp14:editId="6CB37148">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-360045</wp:posOffset>
@@ -3657,51 +3657,51 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="207953904">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1902906780">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1037391662">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1448550201">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2083985175">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2027050566">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="79"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
@@ -3735,67 +3735,71 @@
     <w:rsid w:val="000F6FD4"/>
     <w:rsid w:val="0010704A"/>
     <w:rsid w:val="00117BC1"/>
     <w:rsid w:val="00120AB2"/>
     <w:rsid w:val="0012737A"/>
     <w:rsid w:val="00127DAD"/>
     <w:rsid w:val="0013587A"/>
     <w:rsid w:val="00136A42"/>
     <w:rsid w:val="00137E05"/>
     <w:rsid w:val="001438A9"/>
     <w:rsid w:val="001576DC"/>
     <w:rsid w:val="0017483D"/>
     <w:rsid w:val="00175692"/>
     <w:rsid w:val="00177D2D"/>
     <w:rsid w:val="00185215"/>
     <w:rsid w:val="00193CA7"/>
     <w:rsid w:val="001B49F2"/>
     <w:rsid w:val="001D4434"/>
     <w:rsid w:val="001E1668"/>
     <w:rsid w:val="001E5041"/>
     <w:rsid w:val="001E62CB"/>
     <w:rsid w:val="001F156D"/>
     <w:rsid w:val="001F63E2"/>
     <w:rsid w:val="00213F7C"/>
     <w:rsid w:val="00237DA1"/>
+    <w:rsid w:val="002456D2"/>
     <w:rsid w:val="00250BF2"/>
     <w:rsid w:val="002715EE"/>
     <w:rsid w:val="002771D2"/>
     <w:rsid w:val="002849D5"/>
+    <w:rsid w:val="00291999"/>
     <w:rsid w:val="00291F33"/>
     <w:rsid w:val="002964D2"/>
     <w:rsid w:val="00297C14"/>
     <w:rsid w:val="002B7BB8"/>
     <w:rsid w:val="002D49E6"/>
+    <w:rsid w:val="002D6759"/>
     <w:rsid w:val="002E0306"/>
     <w:rsid w:val="002E39FD"/>
     <w:rsid w:val="002E3D4D"/>
     <w:rsid w:val="002F01CD"/>
     <w:rsid w:val="00303358"/>
     <w:rsid w:val="003152E0"/>
     <w:rsid w:val="00316604"/>
     <w:rsid w:val="0031727B"/>
+    <w:rsid w:val="003221A1"/>
     <w:rsid w:val="0033191C"/>
     <w:rsid w:val="00333CA2"/>
     <w:rsid w:val="003403BB"/>
     <w:rsid w:val="00346FC5"/>
     <w:rsid w:val="00365B17"/>
     <w:rsid w:val="003717E0"/>
     <w:rsid w:val="00376020"/>
     <w:rsid w:val="00380413"/>
     <w:rsid w:val="00381218"/>
     <w:rsid w:val="00383E16"/>
     <w:rsid w:val="00390D50"/>
     <w:rsid w:val="00392C1D"/>
     <w:rsid w:val="00393243"/>
     <w:rsid w:val="003962FB"/>
     <w:rsid w:val="00396551"/>
     <w:rsid w:val="00397F0C"/>
     <w:rsid w:val="003A1CC6"/>
     <w:rsid w:val="003B56AB"/>
     <w:rsid w:val="003C3383"/>
     <w:rsid w:val="003C7215"/>
     <w:rsid w:val="003D247D"/>
     <w:rsid w:val="003D335E"/>
     <w:rsid w:val="004047C2"/>
     <w:rsid w:val="004103B9"/>
     <w:rsid w:val="00414D84"/>
@@ -3866,50 +3870,51 @@
     <w:rsid w:val="007550C0"/>
     <w:rsid w:val="007657C5"/>
     <w:rsid w:val="00767890"/>
     <w:rsid w:val="00775873"/>
     <w:rsid w:val="007761FB"/>
     <w:rsid w:val="00783AC6"/>
     <w:rsid w:val="00783FD1"/>
     <w:rsid w:val="00785B46"/>
     <w:rsid w:val="00786BF1"/>
     <w:rsid w:val="007873F0"/>
     <w:rsid w:val="007875ED"/>
     <w:rsid w:val="007952D0"/>
     <w:rsid w:val="007A58C0"/>
     <w:rsid w:val="007A782B"/>
     <w:rsid w:val="007C1C12"/>
     <w:rsid w:val="007F30C7"/>
     <w:rsid w:val="008250E2"/>
     <w:rsid w:val="00840E1D"/>
     <w:rsid w:val="00840E26"/>
     <w:rsid w:val="00840EFA"/>
     <w:rsid w:val="00843E30"/>
     <w:rsid w:val="00845C58"/>
     <w:rsid w:val="008626AA"/>
     <w:rsid w:val="008631A5"/>
     <w:rsid w:val="008724C7"/>
+    <w:rsid w:val="00883FDE"/>
     <w:rsid w:val="0088584D"/>
     <w:rsid w:val="00886E6E"/>
     <w:rsid w:val="008911E4"/>
     <w:rsid w:val="008924D9"/>
     <w:rsid w:val="008A1F74"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008B02EB"/>
     <w:rsid w:val="008B61ED"/>
     <w:rsid w:val="008D7EFC"/>
     <w:rsid w:val="008E6F71"/>
     <w:rsid w:val="008F4970"/>
     <w:rsid w:val="00916AF7"/>
     <w:rsid w:val="00922661"/>
     <w:rsid w:val="009239C6"/>
     <w:rsid w:val="0093477D"/>
     <w:rsid w:val="00942950"/>
     <w:rsid w:val="00944008"/>
     <w:rsid w:val="0095620D"/>
     <w:rsid w:val="009567D2"/>
     <w:rsid w:val="00957D22"/>
     <w:rsid w:val="00967403"/>
     <w:rsid w:val="00976958"/>
     <w:rsid w:val="00992BCE"/>
     <w:rsid w:val="009A5F54"/>
     <w:rsid w:val="009A678F"/>
@@ -3952,50 +3957,51 @@
     <w:rsid w:val="00B374A9"/>
     <w:rsid w:val="00B4204B"/>
     <w:rsid w:val="00B44C58"/>
     <w:rsid w:val="00B54143"/>
     <w:rsid w:val="00B544BA"/>
     <w:rsid w:val="00B56A6C"/>
     <w:rsid w:val="00B6170F"/>
     <w:rsid w:val="00B669D2"/>
     <w:rsid w:val="00B73C89"/>
     <w:rsid w:val="00B90E8D"/>
     <w:rsid w:val="00BA12A1"/>
     <w:rsid w:val="00BC2D1D"/>
     <w:rsid w:val="00BD0B3B"/>
     <w:rsid w:val="00BD3B09"/>
     <w:rsid w:val="00BF27F4"/>
     <w:rsid w:val="00C00A13"/>
     <w:rsid w:val="00C011D5"/>
     <w:rsid w:val="00C01B8C"/>
     <w:rsid w:val="00C04654"/>
     <w:rsid w:val="00C106E2"/>
     <w:rsid w:val="00C14C79"/>
     <w:rsid w:val="00C21577"/>
     <w:rsid w:val="00C239C0"/>
     <w:rsid w:val="00C35BA3"/>
     <w:rsid w:val="00C36172"/>
+    <w:rsid w:val="00C668E2"/>
     <w:rsid w:val="00C71AC0"/>
     <w:rsid w:val="00C77A2C"/>
     <w:rsid w:val="00C800E3"/>
     <w:rsid w:val="00C82AB7"/>
     <w:rsid w:val="00C84C21"/>
     <w:rsid w:val="00C955BB"/>
     <w:rsid w:val="00C96238"/>
     <w:rsid w:val="00CA0BE1"/>
     <w:rsid w:val="00CA1756"/>
     <w:rsid w:val="00CB081C"/>
     <w:rsid w:val="00CB46BF"/>
     <w:rsid w:val="00CD3045"/>
     <w:rsid w:val="00CE11E1"/>
     <w:rsid w:val="00CE19F1"/>
     <w:rsid w:val="00D1325A"/>
     <w:rsid w:val="00D14913"/>
     <w:rsid w:val="00D21BAC"/>
     <w:rsid w:val="00D30BD3"/>
     <w:rsid w:val="00D30C69"/>
     <w:rsid w:val="00D44310"/>
     <w:rsid w:val="00D544F4"/>
     <w:rsid w:val="00D61055"/>
     <w:rsid w:val="00D846C7"/>
     <w:rsid w:val="00D97911"/>
     <w:rsid w:val="00DA1B75"/>
@@ -6026,51 +6032,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1798836736">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/01lpvlp8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/qv8mzmn4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/okp1nm87" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/dl/dlx80q7o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -6315,75 +6321,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF6A2679-1347-4541-9497-94B2EEAEB35B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>203</Words>
-  <Characters>1050</Characters>
+  <Words>187</Words>
+  <Characters>1066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1238</CharactersWithSpaces>
+  <CharactersWithSpaces>1251</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DAVIES Vaughan [Public Relations &amp; Marketing]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>mber</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>74458d03a2a435e40424fa2dc95614520d1e478bfb5ae140e2915397a33d37a2</vt:lpwstr>