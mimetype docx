--- v0 (2025-12-05)
+++ v1 (2026-09-23)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="76455F4F" w14:textId="7B891224" w:rsidR="00AC641B" w:rsidRDefault="00457068" w:rsidP="00CC6592">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guidelines for </w:t>
       </w:r>
       <w:r w:rsidR="003520E9">
         <w:t>external</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> researchers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D68974" w14:textId="0543A7E1" w:rsidR="00352F88" w:rsidRDefault="00352F88" w:rsidP="004A4E07">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="220"/>
         <w:rPr>
           <w:sz w:val="32"/>
@@ -128,51 +130,51 @@
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00CC69E1">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ll research require</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CC69E1">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> a formal application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173416BB" w14:textId="21142ABF" w:rsidR="00B521BE" w:rsidRPr="005767F0" w:rsidRDefault="00495A9B" w:rsidP="00B521BE">
+    <w:p w14:paraId="173416BB" w14:textId="5C7351EA" w:rsidR="00B521BE" w:rsidRPr="005767F0" w:rsidRDefault="00495A9B" w:rsidP="00B521BE">
       <w:r w:rsidRPr="00ED22E4">
         <w:t>All research</w:t>
       </w:r>
       <w:r w:rsidR="00B521BE" w:rsidRPr="00ED22E4">
         <w:t>ers</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED22E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B521BE" w:rsidRPr="00ED22E4">
         <w:t xml:space="preserve">should submit a formal research application using the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00EA3876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Application Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EA3876" w:rsidRPr="00EA3876">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B3E94D" w14:textId="68313E6C" w:rsidR="00E4360D" w:rsidRPr="00FA6604" w:rsidRDefault="00FA6604" w:rsidP="004A4E07">
@@ -535,59 +537,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3021">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Impost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652FA454" w14:textId="1D175C98" w:rsidR="00241DD9" w:rsidRPr="00793D85" w:rsidRDefault="00241DD9" w:rsidP="00FF6C32">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk131676230"/>
       <w:r>
-        <w:t xml:space="preserve">The operational impacts of the research have been </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the research </w:t>
+        <w:t xml:space="preserve">The operational impacts of the research have been considered and the research </w:t>
       </w:r>
       <w:r w:rsidR="00567216">
         <w:t xml:space="preserve">design </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">seeks to prevent or minimise disruptions to student learning, additional workload for staff and disruptions to the normal operations of schools/sites. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="60CDC451" w14:textId="63B95DC3" w:rsidR="00590412" w:rsidRPr="002E3021" w:rsidRDefault="00CE7373" w:rsidP="00590412">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3021">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ethic</w:t>
       </w:r>
       <w:r w:rsidR="00DE72B2" w:rsidRPr="002E3021">
@@ -2119,69 +2113,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> employer or institution effects and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F665C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">maintains </w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">public liability insurance </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> $</w:t>
+        <w:t>public liability insurance for the amount of $</w:t>
       </w:r>
       <w:r w:rsidR="00563453" w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,000,000 per occurrence;</w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2223,69 +2199,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Compensation and Injury Management Act 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">professional indemnity insurance </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> $10,000,000 covering the</w:t>
+        <w:t>professional indemnity insurance for the amount of $10,000,000 covering the</w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00563453">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Researcher and the other members of the research team.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="7B30DFD7" w14:textId="77777777" w:rsidR="0087259D" w:rsidRDefault="0087259D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0085AC"/>
@@ -2664,67 +2622,51 @@
       <w:r w:rsidRPr="00151455">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Impost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CD7189" w14:textId="2E7782DE" w:rsidR="00151455" w:rsidRPr="00151455" w:rsidRDefault="00151455" w:rsidP="00151455">
       <w:pPr>
         <w:ind w:left="360" w:right="-144"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151455">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The operational impacts of the research have been </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and the research design seeks to prevent or minimise disruptions to student learning, additional workload for staff and disruptions to the normal operations of </w:t>
+        <w:t xml:space="preserve">The operational impacts of the research have been considered and the research design seeks to prevent or minimise disruptions to student learning, additional workload for staff and disruptions to the normal operations of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94810">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>schools</w:t>
       </w:r>
       <w:r w:rsidR="00AD4437" w:rsidRPr="00B94810">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94810">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sites.</w:t>
       </w:r>
       <w:r w:rsidRPr="00151455">
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
@@ -3094,67 +3036,57 @@
           <w:t>olicy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00693EA1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for staff undertaking research for a tertiary qualification in their own school</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535180D3" w14:textId="77777777" w:rsidR="00151455" w:rsidRPr="00693EA1" w:rsidRDefault="00151455" w:rsidP="00151455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00693EA1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>is in compliance with</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> applicable regulatory requirements in relation to public liability, workers’ compensation and professional indemnity insurance.</w:t>
+        <w:t>is in compliance with applicable regulatory requirements in relation to public liability, workers’ compensation and professional indemnity insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C80813" w14:textId="77777777" w:rsidR="00151455" w:rsidRPr="00FE4738" w:rsidRDefault="00151455" w:rsidP="00FE4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4738">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3943,59 +3875,51 @@
         <w:t>a voluntary choice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00581C80">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>based on sufficient information and an adequate understanding of both the proposed research and the implications of participation in it</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C998D51" w14:textId="77777777" w:rsidR="00CB5313" w:rsidRDefault="00CB5313" w:rsidP="00CB5313"/>
     <w:p w14:paraId="29CF500B" w14:textId="77777777" w:rsidR="00CB5313" w:rsidRDefault="00CB5313" w:rsidP="00CB5313">
       <w:bookmarkStart w:id="34" w:name="_Hlk134084384"/>
       <w:r>
-        <w:t xml:space="preserve">Research proposed in or through a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> site, requires consent from the </w:t>
+        <w:t xml:space="preserve">Research proposed in or through a Department site, requires consent from the </w:t>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="_Hlk134084476"/>
       <w:r>
         <w:t>principal or site manager for participation of the school or site, consent from all direct participants and consent from parents/carers for student participants under the age of 18 years.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="113E73F7" w14:textId="77777777" w:rsidR="00CB5313" w:rsidRDefault="00CB5313" w:rsidP="00CB5313"/>
     <w:p w14:paraId="5742AF5A" w14:textId="747856C5" w:rsidR="00CB5313" w:rsidRDefault="00CB5313" w:rsidP="00CB5313">
       <w:r>
         <w:t>Parents</w:t>
       </w:r>
       <w:r w:rsidR="00D16D66">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">carers may have </w:t>
       </w:r>
       <w:r w:rsidR="00D16D66">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t>roles in research – as the parent</w:t>
       </w:r>
@@ -4166,51 +4090,50 @@
         </w:rPr>
         <w:t>Written consent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF4B0E8" w14:textId="77777777" w:rsidR="00CB5313" w:rsidRDefault="00CB5313" w:rsidP="00CB5313">
       <w:r>
         <w:t>The Department prefers consent in a written form (including electronic communication). It is recognised that in some circumstances written consent may not be possible or appropriate. Other forms of consent will be accepted if the researcher demonstrates that it is the most appropriate means of gaining consent, that consent is independently verifiable and that consent can be permanently recorded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292F9F58" w14:textId="77777777" w:rsidR="00CB5313" w:rsidRPr="00CB5313" w:rsidRDefault="00CB5313" w:rsidP="007134D8"/>
     <w:p w14:paraId="162CCB97" w14:textId="3C73DA16" w:rsidR="00E77A45" w:rsidRPr="009258B8" w:rsidRDefault="00AA5147" w:rsidP="00E77A45">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Appendix_3:_"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="009258B8">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00CB5313">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="009258B8">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D16D66">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E77A45" w:rsidRPr="009258B8">
         <w:rPr>
@@ -4261,59 +4184,51 @@
     <w:p w14:paraId="11C5EAEF" w14:textId="77777777" w:rsidR="007134D8" w:rsidRPr="00F718CA" w:rsidRDefault="007134D8" w:rsidP="007134D8"/>
     <w:p w14:paraId="70D28EB0" w14:textId="4DFC4B34" w:rsidR="007134D8" w:rsidRPr="00F718CA" w:rsidRDefault="007134D8" w:rsidP="007134D8">
       <w:r w:rsidRPr="00F718CA">
         <w:t xml:space="preserve">Low sensitivity research commissioned by a school or site may be assessed and approved by principals or site managers. </w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Hlk134172531"/>
       <w:r w:rsidRPr="00F718CA">
         <w:t xml:space="preserve">Principals or site managers can seek advice from the </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F718CA">
         <w:t>entral Research Assessment Team to confirm low sensitivity</w:t>
       </w:r>
       <w:r w:rsidR="00CD2939">
         <w:t xml:space="preserve">. They can also </w:t>
       </w:r>
       <w:r w:rsidRPr="00F718CA">
         <w:t>request that the researcher</w:t>
       </w:r>
       <w:r w:rsidR="005320B1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F718CA">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to the </w:t>
+        <w:t xml:space="preserve"> submit an application to the </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F718CA">
         <w:t>entral Research Assessment Team.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="2EBEB7AC" w14:textId="77777777" w:rsidR="007A65F0" w:rsidRDefault="007A65F0" w:rsidP="007A65F0"/>
     <w:p w14:paraId="3712CE86" w14:textId="4B08FB6C" w:rsidR="00E77A45" w:rsidRDefault="00E77A45" w:rsidP="00E77A45">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006669C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
@@ -4563,90 +4478,74 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006669C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Research methodologies that may be sensitive</w:t>
       </w:r>
       <w:r w:rsidR="00925637" w:rsidRPr="006669C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> in context</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE42D6B" w14:textId="2FAE4EB9" w:rsidR="00E956AE" w:rsidRDefault="00E956AE" w:rsidP="00E956AE">
       <w:r>
-        <w:t xml:space="preserve">In a school education </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> some research methodologies carry with them potential risks to individual participants, to the smooth-running of participating schools</w:t>
+        <w:t>In a school education context some research methodologies carry with them potential risks to individual participants, to the smooth-running of participating schools</w:t>
       </w:r>
       <w:r w:rsidR="00D16D66">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t>sites, or to the Department’s reputation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AF0DEF" w14:textId="77777777" w:rsidR="00E956AE" w:rsidRDefault="00E956AE" w:rsidP="00E956AE"/>
     <w:p w14:paraId="3AC05E4A" w14:textId="27B635CF" w:rsidR="007A65F0" w:rsidRDefault="00E956AE" w:rsidP="00E956AE">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Most research methodologies are not in themselves sensitive. It is their use in school education contexts that may present potential risks. Researchers should identify these risks and show how they will be prevented, mitigated or remedied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EE0724" w14:textId="77777777" w:rsidR="007A65F0" w:rsidRDefault="007A65F0" w:rsidP="007A65F0">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501234A9" w14:textId="77777777" w:rsidR="00E956AE" w:rsidRPr="008C50B1" w:rsidRDefault="00E956AE" w:rsidP="00E956AE">
       <w:r w:rsidRPr="008C50B1">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> not in itself sensitive. However, the ways in which students without consent are excluded from these recordings and the ways in which information unrelated to the research questions is excluded from the research findings and reporting are important in managing privacy and reputational sensitivity.</w:t>
+        <w:t>For example, video or audio recording of classroom activities is not in itself sensitive. However, the ways in which students without consent are excluded from these recordings and the ways in which information unrelated to the research questions is excluded from the research findings and reporting are important in managing privacy and reputational sensitivity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657B1EA5" w14:textId="77777777" w:rsidR="00E956AE" w:rsidRPr="008C50B1" w:rsidRDefault="00E956AE" w:rsidP="00E956AE"/>
     <w:p w14:paraId="3F538552" w14:textId="77777777" w:rsidR="00E956AE" w:rsidRPr="008C50B1" w:rsidRDefault="00E956AE" w:rsidP="00E956AE">
       <w:r w:rsidRPr="008C50B1">
         <w:t>Similarly, ethnographic research methodologies need to address sensitivities related to the researcher status in relation to the school or site and the participants, how social interactions unrelated to the research will be managed and how information and observation that does not address the research questions will be managed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DA4013" w14:textId="77777777" w:rsidR="00107F44" w:rsidRDefault="00107F44" w:rsidP="00107F44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0085AC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3443EFED" w14:textId="21220BFB" w:rsidR="00107F44" w:rsidRPr="006669C1" w:rsidRDefault="00107F44" w:rsidP="00107F44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
@@ -4783,54 +4682,56 @@
     <w:p w14:paraId="5EC1DF6A" w14:textId="77777777" w:rsidR="00E956AE" w:rsidRPr="008C50B1" w:rsidRDefault="00E956AE" w:rsidP="00E956AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008C50B1">
         <w:t>students who are unable to give informed consent because of language or other difficulties or because they are too young.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8B8A1D" w14:textId="77777777" w:rsidR="00107F44" w:rsidRDefault="00107F44" w:rsidP="00107F44"/>
     <w:p w14:paraId="5F25C550" w14:textId="7542DF21" w:rsidR="00D83608" w:rsidRDefault="00D83608">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0085AC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D83608" w:rsidSect="00AC4DD4">
-      <w:headerReference w:type="default" r:id="rId26"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1021" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0260">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0261">
       <wne:acd wne:acdName="acd0"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0262">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0263">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
@@ -4853,60 +4754,60 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAG8AdABlAHMA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdABlAGQAIABMAGkAcwB0AA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBOAHUAbQBiAGUAcgBlAGQAIABMAGkAcwB0AA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="038388E6" w14:textId="77777777" w:rsidR="00C94D16" w:rsidRDefault="00C94D16" w:rsidP="00127DAD">
+    <w:p w14:paraId="43B61B56" w14:textId="77777777" w:rsidR="00545196" w:rsidRDefault="00545196" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="522C20F9" w14:textId="77777777" w:rsidR="00C94D16" w:rsidRDefault="00C94D16" w:rsidP="00127DAD">
+    <w:p w14:paraId="065EF36F" w14:textId="77777777" w:rsidR="00545196" w:rsidRDefault="00545196" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -4916,88 +4817,103 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3784AFBB" w14:textId="06AF308F" w:rsidR="000F6D5A" w:rsidRPr="00AC4DD4" w:rsidRDefault="000C6A8D" w:rsidP="00AC4DD4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48C33E63" w14:textId="77777777" w:rsidR="00D60B9A" w:rsidRDefault="00D60B9A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3784AFBB" w14:textId="722794F1" w:rsidR="000F6D5A" w:rsidRPr="00AC4DD4" w:rsidRDefault="00545196" w:rsidP="00AC4DD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="TRIM number"/>
         <w:tag w:val="TRIM number"/>
         <w:id w:val="1948112635"/>
         <w:placeholder>
           <w:docPart w:val="056F5257203245B2AA5E214C83F53E08"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
-          <w:t>D25/0682313</w:t>
+        <w:r w:rsidR="00D60B9A">
+          <w:t>D26/0751466</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00AC4DD4">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DA7704">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -5081,70 +4997,74 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0C22FFEC" w14:textId="18D581C4" w:rsidR="00AF71AF" w:rsidRPr="001E1668" w:rsidRDefault="000C6A8D" w:rsidP="001E1668">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C22FFEC" w14:textId="4373F756" w:rsidR="00AF71AF" w:rsidRPr="001E1668" w:rsidRDefault="00545196" w:rsidP="001E1668">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="TRIM number"/>
         <w:tag w:val="TRIM number"/>
         <w:id w:val="-312792894"/>
         <w:placeholder>
           <w:docPart w:val="81CD66BF8E3441BAA0994CD93954A560"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="000C6A8D">
-          <w:t>D25/0682313</w:t>
+        <w:r w:rsidR="000C6A8D" w:rsidRPr="000C6A8D">
+          <w:t>D2</w:t>
+        </w:r>
+        <w:r w:rsidR="00D60B9A">
+          <w:t>6/0751466</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00AC4DD4">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DA7704">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00AC4DD4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -5203,75 +5123,324 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B90AEC1" w14:textId="77777777" w:rsidR="00C94D16" w:rsidRDefault="00C94D16" w:rsidP="00127DAD">
+    <w:p w14:paraId="3CBDEF61" w14:textId="77777777" w:rsidR="00545196" w:rsidRDefault="00545196" w:rsidP="00127DAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F52235C" w14:textId="77777777" w:rsidR="00C94D16" w:rsidRDefault="00C94D16" w:rsidP="00127DAD">
+    <w:p w14:paraId="3CD036E6" w14:textId="77777777" w:rsidR="00545196" w:rsidRDefault="00545196" w:rsidP="00127DAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4374E7D4" w14:textId="7D15A997" w:rsidR="00AC4DD4" w:rsidRDefault="00AC4DD4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40E54ECA" w14:textId="5903966B" w:rsidR="00F44F88" w:rsidRDefault="00F44F88">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79AE6B46" wp14:editId="76CB5A9A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="64461788" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="01305B9F" w14:textId="37378634" w:rsidR="00F44F88" w:rsidRPr="00F44F88" w:rsidRDefault="00F44F88" w:rsidP="00F44F88">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F44F88">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="79AE6B46" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251667968;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="01305B9F" w14:textId="37378634" w:rsidR="00F44F88" w:rsidRPr="00F44F88" w:rsidRDefault="00F44F88" w:rsidP="00F44F88">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F44F88">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4374E7D4" w14:textId="5EB777C2" w:rsidR="00AC4DD4" w:rsidRDefault="00F44F88">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F7A33E7" wp14:editId="51D9B717">
+              <wp:simplePos x="904875" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="269363857" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="601EEA3F" w14:textId="1D0D54D2" w:rsidR="00F44F88" w:rsidRPr="00F44F88" w:rsidRDefault="00F44F88" w:rsidP="00F44F88">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F44F88">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3F7A33E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251668992;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="601EEA3F" w14:textId="1D0D54D2" w:rsidR="00F44F88" w:rsidRPr="00F44F88" w:rsidRDefault="00F44F88" w:rsidP="00F44F88">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F44F88">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00AC4DD4">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78B8DD9E" wp14:editId="671ADED9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7559993" cy="360000"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="Internal M1 copy"/>
@@ -5295,57 +5464,177 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559993" cy="360000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="28BFD91E" w14:textId="5629180B" w:rsidR="00916AF7" w:rsidRPr="004B1D50" w:rsidRDefault="004B1D50" w:rsidP="004B1D50">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28BFD91E" w14:textId="1900009C" w:rsidR="00916AF7" w:rsidRPr="004B1D50" w:rsidRDefault="00F44F88" w:rsidP="004B1D50">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="302421F0" wp14:editId="73174679">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1159040386" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38CAF5BA" w14:textId="5D41B77C" w:rsidR="00F44F88" w:rsidRPr="00F44F88" w:rsidRDefault="00F44F88" w:rsidP="00F44F88">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F44F88">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="302421F0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251666944;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="38CAF5BA" w14:textId="5D41B77C" w:rsidR="00F44F88" w:rsidRPr="00F44F88" w:rsidRDefault="00F44F88" w:rsidP="00F44F88">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F44F88">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="004B1D50">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A57E01D" wp14:editId="083D88DD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7560310" cy="1530350"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1" name="Picture 1" descr="Internal Portrait Header copy"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5" descr="Internal Portrait Header copy"/>
@@ -5371,51 +5660,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560310" cy="1530350"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FB1D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71B83514"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9523,52 +9812,51 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="415329400">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="951741034">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1937249479">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1427340875">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1334528589">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1270159687">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:styleLockTheme/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="DOETable1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21BAC"/>
@@ -9736,50 +10024,51 @@
     <w:rsid w:val="00332B83"/>
     <w:rsid w:val="003347BC"/>
     <w:rsid w:val="003403BB"/>
     <w:rsid w:val="0034651D"/>
     <w:rsid w:val="00347808"/>
     <w:rsid w:val="003520E9"/>
     <w:rsid w:val="00352F88"/>
     <w:rsid w:val="0035301E"/>
     <w:rsid w:val="00361839"/>
     <w:rsid w:val="00364BA1"/>
     <w:rsid w:val="00365B17"/>
     <w:rsid w:val="00367908"/>
     <w:rsid w:val="0037138B"/>
     <w:rsid w:val="00373447"/>
     <w:rsid w:val="00376020"/>
     <w:rsid w:val="00377615"/>
     <w:rsid w:val="00380413"/>
     <w:rsid w:val="00381218"/>
     <w:rsid w:val="003826A2"/>
     <w:rsid w:val="00383E16"/>
     <w:rsid w:val="003863DC"/>
     <w:rsid w:val="00390075"/>
     <w:rsid w:val="00390D50"/>
     <w:rsid w:val="003917B2"/>
     <w:rsid w:val="00392C1D"/>
+    <w:rsid w:val="00393DA7"/>
     <w:rsid w:val="00396551"/>
     <w:rsid w:val="00397F0C"/>
     <w:rsid w:val="003A1CC6"/>
     <w:rsid w:val="003A35EA"/>
     <w:rsid w:val="003B56AB"/>
     <w:rsid w:val="003B7732"/>
     <w:rsid w:val="003C1866"/>
     <w:rsid w:val="003C3383"/>
     <w:rsid w:val="003C4E0A"/>
     <w:rsid w:val="003C604D"/>
     <w:rsid w:val="003C7215"/>
     <w:rsid w:val="003D3915"/>
     <w:rsid w:val="003E0DE3"/>
     <w:rsid w:val="003E14FB"/>
     <w:rsid w:val="003E2DC5"/>
     <w:rsid w:val="003E2DFD"/>
     <w:rsid w:val="003E611D"/>
     <w:rsid w:val="003F7261"/>
     <w:rsid w:val="004103B9"/>
     <w:rsid w:val="00411AFE"/>
     <w:rsid w:val="00414D84"/>
     <w:rsid w:val="0042033A"/>
     <w:rsid w:val="0042142B"/>
     <w:rsid w:val="00421652"/>
     <w:rsid w:val="00424303"/>
@@ -9807,50 +10096,51 @@
     <w:rsid w:val="004A409C"/>
     <w:rsid w:val="004A4858"/>
     <w:rsid w:val="004A4E07"/>
     <w:rsid w:val="004A5E8D"/>
     <w:rsid w:val="004B06B1"/>
     <w:rsid w:val="004B1D50"/>
     <w:rsid w:val="004B4B73"/>
     <w:rsid w:val="004B5234"/>
     <w:rsid w:val="004C3AE0"/>
     <w:rsid w:val="004D0B2E"/>
     <w:rsid w:val="004D5249"/>
     <w:rsid w:val="004D5936"/>
     <w:rsid w:val="004E3B33"/>
     <w:rsid w:val="004F4123"/>
     <w:rsid w:val="004F4346"/>
     <w:rsid w:val="004F5B5C"/>
     <w:rsid w:val="004F6369"/>
     <w:rsid w:val="004F6DA6"/>
     <w:rsid w:val="0050052A"/>
     <w:rsid w:val="00514BC4"/>
     <w:rsid w:val="00515A95"/>
     <w:rsid w:val="005320B1"/>
     <w:rsid w:val="0053591F"/>
     <w:rsid w:val="005426BA"/>
     <w:rsid w:val="00542E99"/>
+    <w:rsid w:val="00545196"/>
     <w:rsid w:val="00547F1E"/>
     <w:rsid w:val="00554A7E"/>
     <w:rsid w:val="00556524"/>
     <w:rsid w:val="005569D0"/>
     <w:rsid w:val="00561082"/>
     <w:rsid w:val="00563453"/>
     <w:rsid w:val="00563773"/>
     <w:rsid w:val="00566FE9"/>
     <w:rsid w:val="00567216"/>
     <w:rsid w:val="0056734F"/>
     <w:rsid w:val="00572580"/>
     <w:rsid w:val="005728CD"/>
     <w:rsid w:val="005767F0"/>
     <w:rsid w:val="00576ADD"/>
     <w:rsid w:val="00577DF9"/>
     <w:rsid w:val="00580063"/>
     <w:rsid w:val="00581441"/>
     <w:rsid w:val="00581C80"/>
     <w:rsid w:val="005824B1"/>
     <w:rsid w:val="00582FF3"/>
     <w:rsid w:val="005845A5"/>
     <w:rsid w:val="005864C3"/>
     <w:rsid w:val="00586690"/>
     <w:rsid w:val="00590412"/>
     <w:rsid w:val="00596506"/>
@@ -10216,50 +10506,51 @@
     <w:rsid w:val="00CE19F1"/>
     <w:rsid w:val="00CE5B19"/>
     <w:rsid w:val="00CE6A64"/>
     <w:rsid w:val="00CE7373"/>
     <w:rsid w:val="00CF10B4"/>
     <w:rsid w:val="00CF2292"/>
     <w:rsid w:val="00CF393A"/>
     <w:rsid w:val="00CF6AAF"/>
     <w:rsid w:val="00D0491F"/>
     <w:rsid w:val="00D14913"/>
     <w:rsid w:val="00D15539"/>
     <w:rsid w:val="00D16D66"/>
     <w:rsid w:val="00D2039A"/>
     <w:rsid w:val="00D21BAC"/>
     <w:rsid w:val="00D24088"/>
     <w:rsid w:val="00D30C69"/>
     <w:rsid w:val="00D31335"/>
     <w:rsid w:val="00D34360"/>
     <w:rsid w:val="00D41513"/>
     <w:rsid w:val="00D46A96"/>
     <w:rsid w:val="00D533B2"/>
     <w:rsid w:val="00D544F4"/>
     <w:rsid w:val="00D54AD1"/>
     <w:rsid w:val="00D576B9"/>
     <w:rsid w:val="00D57B20"/>
+    <w:rsid w:val="00D60B9A"/>
     <w:rsid w:val="00D62731"/>
     <w:rsid w:val="00D65E60"/>
     <w:rsid w:val="00D76985"/>
     <w:rsid w:val="00D77AEE"/>
     <w:rsid w:val="00D8198B"/>
     <w:rsid w:val="00D83608"/>
     <w:rsid w:val="00D846C7"/>
     <w:rsid w:val="00D84B70"/>
     <w:rsid w:val="00D85636"/>
     <w:rsid w:val="00DA05F8"/>
     <w:rsid w:val="00DA068A"/>
     <w:rsid w:val="00DA1B75"/>
     <w:rsid w:val="00DA1F8E"/>
     <w:rsid w:val="00DA7704"/>
     <w:rsid w:val="00DB20F2"/>
     <w:rsid w:val="00DB389B"/>
     <w:rsid w:val="00DB6F03"/>
     <w:rsid w:val="00DC188E"/>
     <w:rsid w:val="00DC63E5"/>
     <w:rsid w:val="00DD49B9"/>
     <w:rsid w:val="00DD71B1"/>
     <w:rsid w:val="00DE3892"/>
     <w:rsid w:val="00DE448D"/>
     <w:rsid w:val="00DE72B2"/>
     <w:rsid w:val="00DF03C6"/>
@@ -10305,58 +10596,61 @@
     <w:rsid w:val="00E977D2"/>
     <w:rsid w:val="00EA3876"/>
     <w:rsid w:val="00EB2522"/>
     <w:rsid w:val="00EB5069"/>
     <w:rsid w:val="00EC3914"/>
     <w:rsid w:val="00EC4FFD"/>
     <w:rsid w:val="00EC54D5"/>
     <w:rsid w:val="00EC656F"/>
     <w:rsid w:val="00ED0DD6"/>
     <w:rsid w:val="00ED20D3"/>
     <w:rsid w:val="00ED22E4"/>
     <w:rsid w:val="00ED3AB9"/>
     <w:rsid w:val="00ED3C9A"/>
     <w:rsid w:val="00EE1AE4"/>
     <w:rsid w:val="00EE752B"/>
     <w:rsid w:val="00EF00A6"/>
     <w:rsid w:val="00EF0BE9"/>
     <w:rsid w:val="00EF1634"/>
     <w:rsid w:val="00EF20B0"/>
     <w:rsid w:val="00EF719E"/>
     <w:rsid w:val="00F0060B"/>
     <w:rsid w:val="00F01CEE"/>
     <w:rsid w:val="00F0558A"/>
     <w:rsid w:val="00F07AA8"/>
     <w:rsid w:val="00F105A5"/>
+    <w:rsid w:val="00F1431D"/>
+    <w:rsid w:val="00F1739E"/>
     <w:rsid w:val="00F22530"/>
     <w:rsid w:val="00F24265"/>
     <w:rsid w:val="00F24F5D"/>
     <w:rsid w:val="00F37F8D"/>
     <w:rsid w:val="00F4033E"/>
     <w:rsid w:val="00F41F93"/>
     <w:rsid w:val="00F42ED6"/>
     <w:rsid w:val="00F43B90"/>
+    <w:rsid w:val="00F44F88"/>
     <w:rsid w:val="00F50F29"/>
     <w:rsid w:val="00F511D0"/>
     <w:rsid w:val="00F51711"/>
     <w:rsid w:val="00F54741"/>
     <w:rsid w:val="00F62CE6"/>
     <w:rsid w:val="00F63DD8"/>
     <w:rsid w:val="00F6628D"/>
     <w:rsid w:val="00F665C9"/>
     <w:rsid w:val="00F66F52"/>
     <w:rsid w:val="00F712EA"/>
     <w:rsid w:val="00F71FCD"/>
     <w:rsid w:val="00F7513E"/>
     <w:rsid w:val="00F76680"/>
     <w:rsid w:val="00F80806"/>
     <w:rsid w:val="00F8161E"/>
     <w:rsid w:val="00F8663D"/>
     <w:rsid w:val="00F9128D"/>
     <w:rsid w:val="00F929E4"/>
     <w:rsid w:val="00F95B8B"/>
     <w:rsid w:val="00FA03FB"/>
     <w:rsid w:val="00FA1899"/>
     <w:rsid w:val="00FA1B3C"/>
     <w:rsid w:val="00FA4ABC"/>
     <w:rsid w:val="00FA5ED2"/>
     <w:rsid w:val="00FA6604"/>
@@ -11525,53 +11819,50 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DOETable1">
     <w:name w:val="DOE Table 1"/>
     <w:basedOn w:val="ListTable4-Accent6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00332B83"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="0085AC"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="0085AC"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0085AC"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="0085AC"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0085AC"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0085AC"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="85" w:type="dxa"/>
         <w:bottom w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="0085AC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="0085AC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0085AC"/>
@@ -11588,53 +11879,50 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFE0EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFE0EA"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DOETable2">
     <w:name w:val="DOE Table 2"/>
     <w:basedOn w:val="DOETable1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C3735"/>
     <w:tblPr/>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="0085AC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
@@ -12030,75 +12318,75 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1688944218">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aare.edu.au/research-and-advocacy/research-ethics/national-application-form/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/l0e3g96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/g8n23xv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/g95drzp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhmrc.gov.au/about-us/publications/national-statement-ethical-conduct-human-research-2025" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhmrc.gov.au/about-us/publications/national-statement-ethical-conduct-human-research-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/jndrmjr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/main_mrtitle_878_homepage.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fworkingwithchildren.wa.gov.au%2F&amp;data=05%7C01%7Calesya.challenor%40education.wa.edu.au%7C234404e885cf4950b2c808dbd46b3260%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C0%7C638337329106877947%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=lTj0nnfLuSRiwIaIvc%2FXPaXLLzjcHjHYcotV%2Ft3iKpQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a147470.html&amp;view=asmade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/mznx4j8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhmrc.gov.au/about-us/publications/national-statement-ethical-conduct-human-research-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/australian-privacy-principles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aare.edu.au/research/national-application-form/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/l0e3g96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/g8n23xv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/g95drzp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhmrc.gov.au/about-us/publications/national-statement-ethical-conduct-human-research-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhmrc.gov.au/about-us/publications/national-statement-ethical-conduct-human-research-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/jndrmjr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/main_mrtitle_878_homepage.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fworkingwithchildren.wa.gov.au%2F&amp;data=05%7C01%7Calesya.challenor%40education.wa.edu.au%7C234404e885cf4950b2c808dbd46b3260%7Ce08016f9d1fd4cbb83b0b76eb4361627%7C0%7C0%7C638337329106877947%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=lTj0nnfLuSRiwIaIvc%2FXPaXLLzjcHjHYcotV%2Ft3iKpQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a147470.html&amp;view=asmade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.wa.edu.au/article/mznx4j8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhmrc.gov.au/about-us/publications/national-statement-ethical-conduct-human-research-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/privacy/australian-privacy-principles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81CD66BF8E3441BAA0994CD93954A560"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{12243DAD-1AE2-4475-BF05-702B135BA3AD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004C60B5" w:rsidRDefault="00991E2F">
           <w:r w:rsidRPr="00C93159">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
@@ -12201,166 +12489,169 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00991E2F"/>
     <w:rsid w:val="00052A35"/>
     <w:rsid w:val="001206CA"/>
     <w:rsid w:val="001562FA"/>
     <w:rsid w:val="001974FD"/>
     <w:rsid w:val="001B3CA2"/>
     <w:rsid w:val="00236955"/>
     <w:rsid w:val="00240126"/>
     <w:rsid w:val="002827B7"/>
     <w:rsid w:val="002F71CC"/>
     <w:rsid w:val="00300A57"/>
     <w:rsid w:val="003471D0"/>
     <w:rsid w:val="00361F5B"/>
     <w:rsid w:val="003876EC"/>
     <w:rsid w:val="003925D1"/>
+    <w:rsid w:val="00393DA7"/>
     <w:rsid w:val="003B3DAC"/>
     <w:rsid w:val="003F43C2"/>
     <w:rsid w:val="00462B0A"/>
     <w:rsid w:val="0048488B"/>
     <w:rsid w:val="00487650"/>
     <w:rsid w:val="004A27EE"/>
     <w:rsid w:val="004B39F8"/>
     <w:rsid w:val="004C60B5"/>
     <w:rsid w:val="004C691A"/>
     <w:rsid w:val="00533789"/>
     <w:rsid w:val="0053432C"/>
     <w:rsid w:val="0054315F"/>
     <w:rsid w:val="005A7BD8"/>
     <w:rsid w:val="00671AC8"/>
     <w:rsid w:val="006973B8"/>
     <w:rsid w:val="006D3AAA"/>
     <w:rsid w:val="006F0AE3"/>
     <w:rsid w:val="007008DF"/>
     <w:rsid w:val="00716BF8"/>
     <w:rsid w:val="00743D30"/>
     <w:rsid w:val="007B5B24"/>
+    <w:rsid w:val="008164A7"/>
     <w:rsid w:val="0082745A"/>
     <w:rsid w:val="00893939"/>
     <w:rsid w:val="00930392"/>
     <w:rsid w:val="00966D2D"/>
     <w:rsid w:val="00974B8D"/>
     <w:rsid w:val="00991E2F"/>
     <w:rsid w:val="00A23387"/>
     <w:rsid w:val="00A259D7"/>
     <w:rsid w:val="00A73A04"/>
     <w:rsid w:val="00A96DED"/>
     <w:rsid w:val="00AB4E27"/>
     <w:rsid w:val="00B02106"/>
     <w:rsid w:val="00B458C2"/>
     <w:rsid w:val="00B61D0B"/>
     <w:rsid w:val="00BE54D7"/>
     <w:rsid w:val="00C52612"/>
     <w:rsid w:val="00C7446F"/>
     <w:rsid w:val="00C8004D"/>
     <w:rsid w:val="00C95BC9"/>
     <w:rsid w:val="00CA0F31"/>
     <w:rsid w:val="00CA1B0C"/>
     <w:rsid w:val="00D65E60"/>
     <w:rsid w:val="00DA594F"/>
     <w:rsid w:val="00DF1505"/>
     <w:rsid w:val="00DF3957"/>
     <w:rsid w:val="00DF70F2"/>
     <w:rsid w:val="00E047F0"/>
     <w:rsid w:val="00E21A4B"/>
     <w:rsid w:val="00E250ED"/>
     <w:rsid w:val="00E93850"/>
     <w:rsid w:val="00EA4596"/>
     <w:rsid w:val="00ED11CB"/>
     <w:rsid w:val="00ED41D2"/>
+    <w:rsid w:val="00ED575D"/>
     <w:rsid w:val="00EE78C2"/>
     <w:rsid w:val="00EE7CC0"/>
+    <w:rsid w:val="00F1739E"/>
     <w:rsid w:val="00F50D37"/>
     <w:rsid w:val="00F80118"/>
     <w:rsid w:val="00FA04F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -12782,68 +13073,50 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB4E27"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="056F5257203245B2AA5E214C83F53E08">
     <w:name w:val="056F5257203245B2AA5E214C83F53E08"/>
     <w:rsid w:val="00AB4E27"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2340496C7D294F8BAE9242ED560DA414">
     <w:name w:val="2340496C7D294F8BAE9242ED560DA414"/>
     <w:rsid w:val="00AB4E27"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -13450,82 +13723,115 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2900ACD-66B2-4095-8026-F6D3C756A677}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D84E7DE-A2FC-4A2F-A393-24542B4C2050}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2d5301ea-ab30-4e3e-a09c-bde3027a64aa"/>
     <ds:schemaRef ds:uri="f6962713-d290-45da-a745-828d3fe70060"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3234</Words>
-  <Characters>20845</Characters>
+  <Words>3589</Words>
+  <Characters>20461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>425</Lines>
-  <Paragraphs>236</Paragraphs>
+  <Lines>170</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Education Western Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23843</CharactersWithSpaces>
+  <CharactersWithSpaces>24002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DAVIES Vaughan [Public Relations &amp; Marketing]</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>D25/0682313</cp:contentStatus>
+  <cp:contentStatus>D26/0751466</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010002E9EDC6FE131D4EA7636763F72AD884</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>f91d422a-6b93-4aa3-93ee-d959aa521a7e</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>45158d82,3d79bdc,100e2a91</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SetDate">
+    <vt:lpwstr>2026-09-22T01:12:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SiteId">
+    <vt:lpwstr>e08016f9-d1fd-4cbb-83b0-b76eb4361627</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ActionId">
+    <vt:lpwstr>1039a74d-131c-4968-8014-5984521de61c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>