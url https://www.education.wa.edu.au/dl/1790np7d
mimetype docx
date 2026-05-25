--- v0 (2025-12-05)
+++ v1 (2026-05-25)
@@ -1,38 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77FB0F9E" w14:textId="4B8848C1" w:rsidR="00EB29C9" w:rsidRPr="00795880" w:rsidRDefault="00B57FCC" w:rsidP="00B57FCC">
       <w:pPr>
         <w:pStyle w:val="AppendixHdg1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc176946078"/>
       <w:r>
@@ -167,85 +170,83 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>STUDENT INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="48694751" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="359E7189" w14:textId="1F90F11D" w:rsidR="004F0032" w:rsidRPr="00795880" w:rsidRDefault="005D6960" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="004F0032" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ame:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A765360" w14:textId="4477C358" w:rsidR="004F0032" w:rsidRPr="00795880" w:rsidRDefault="004F0032" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -257,51 +258,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>irth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="77FD6953" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09E1C62C" w14:textId="6C2D0ED5" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
@@ -310,51 +310,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>umber:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357C2DFF" w14:textId="7C3DE820" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicare </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
@@ -368,241 +367,235 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>umber:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="497CFA94" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FBE7F40" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Emergency contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A249BE1" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Home:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="577DF4D9" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AA5D28F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="268BAD24" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Work:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="26BBA9DD" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16272092" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Workplace:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76193E8D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="006B6CE0">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Proposed dates of placement</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
@@ -625,92 +618,90 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">From:                               To:               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="59BA05E8" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08705D5A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk151469472"/>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please tick where applicable:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1D5460D6" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="508188AC" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -728,51 +719,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1464FDD6" w14:textId="45D0E764" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I or my </w:t>
             </w:r>
             <w:r w:rsidR="000755DF" w:rsidRPr="00795880">
@@ -790,51 +780,50 @@
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>have provided details of any medication, adjustments, disability, and/or learning support the school or the employer should know about. If this information changes, I will inform the school.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="016ABBEF" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -856,127 +845,123 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76B87459" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00283937">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I know I must contact my workplace learning coordinator if I have any concerns about my placement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1C69EBC1" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4913C357" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1639B308" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E95E5E4" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -998,91 +983,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17A12735" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I know I must contact my workplace learning coordinator if I have any concerns about the behaviour of the host employer or staff towards me.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="2D1FC790" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26861A3D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1099,51 +1082,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B268E16" w14:textId="3564944D" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="004F0032" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I have been made aware of the specific requirements that apply to the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00795880">
@@ -1152,51 +1134,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>particular industry</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> my placement is in and agree to comply with these requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7125C75E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1218,91 +1199,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="515E6399" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I will inform both the host employer and my workplace learning coordinator as soon as possible if I am unable to attend the work placement on any given day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="4DC03151" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3737B721" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1319,51 +1298,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C4F17A0" w14:textId="68CDACA1" w:rsidR="004F0032" w:rsidRPr="00795880" w:rsidRDefault="004F0032" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I have completed a Safety Induction</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F794254" w14:textId="7A49D3AC" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="004F0032" w:rsidP="004F0032">
@@ -1371,51 +1349,50 @@
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e.g. WorkSafe SmartMove, White Card.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19F28C73" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1437,91 +1414,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0902DC0A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I know who to contact in an emergency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="692AD430" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6130C76A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1538,86 +1513,84 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="275F294B" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I am aware of my rights and responsibilities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08BFD86C" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1639,91 +1612,107 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42DE6739" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>I will comply with all reasonable direction from the host employer and their employees.</w:t>
+              <w:t xml:space="preserve">I will comply with all reasonable </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>direction</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the host employer and their employees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="50551DD0" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B1B3784" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1740,102 +1729,100 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E2D8304" w14:textId="32412277" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I understand my responsibilities during the placement to support work health and safety in the host workplace</w:t>
             </w:r>
             <w:r w:rsidR="004B6C1F" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I know I must not do anything to jeopardise the safety of myself and others.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="430815E8" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -1857,91 +1844,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="283D3CE0" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If I have access during the placement to business or personal information which is private and confidential, I will not convey that information to any person outside the host employer’s workplace.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="4C50B16C" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C65967E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1958,86 +1943,84 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="104B4920" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I understand the need for and will acquire basic personal protective clothing and equipment (e.g. steel capped boots) required for the placement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33411316" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2059,91 +2042,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62861140" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I will not use any device to record conversations, video or take photographs without permission from the host employer or supervisor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="79C8A229" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EB348A9" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2160,102 +2141,100 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EF75FB9" w14:textId="038CF49B" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I understand that if I feel unsafe during the placement I have the right to not undertake the task and I have the right to </w:t>
             </w:r>
             <w:r w:rsidR="004F0032" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>eport the issue as soon as possible to my workplace learning coordinator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03201E5E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2277,91 +2256,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0239ADAE" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I will inform my workplace supervisor and the school promptly of any injury or accident that involves me.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="7651FC4F" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2101E758" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2378,51 +2355,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9561" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6114CEE4" w14:textId="295F21B5" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I understand that my physical and personal safety is of the highest importance during the placement and there are no negative consequences for me in reporting health and safety issues to my school, the host employer and/or to my </w:t>
             </w:r>
             <w:r w:rsidR="000755DF" w:rsidRPr="00795880">
               <w:rPr>
@@ -2435,128 +2411,127 @@
             <w:r w:rsidR="005D6960" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="005F100E" w14:paraId="0D9AA283" w14:textId="77777777" w:rsidTr="004F0032">
         <w:trPr>
           <w:trHeight w:val="612"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="424949BA" w14:textId="7680A2F0" w:rsidR="002702B3" w:rsidRPr="007C4B42" w:rsidRDefault="00103BBB" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Student signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="109E351F" w14:textId="2BA99971" w:rsidR="002702B3" w:rsidRPr="007C4B42" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2068A3DB" w14:textId="332EF63F" w:rsidR="002702B3" w:rsidRPr="007C4B42" w:rsidRDefault="00103BBB" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6962C7DF" w14:textId="247053A0" w:rsidR="002702B3" w:rsidRPr="007C4B42" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="00592FAB" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -2633,51 +2608,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>STUDENT INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="00070E68" w14:textId="77777777" w:rsidTr="00470B8E">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FC9E946" w14:textId="46522DD0" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Student’s </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -2770,221 +2744,216 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SCHOOL INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5F97B3A3" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4278" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="620B15FE" w14:textId="4FF7C4A4" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00E94269">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>School:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5787" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E578BB6" w14:textId="05A1FEA2" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Front office hours</w:t>
             </w:r>
             <w:r w:rsidR="00B5729E" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="19F06610" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59D34AFB" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="033C2C01" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4278" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3688365A" w14:textId="77BFF606" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="00CD20A1" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
             <w:r w:rsidR="002702B3" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5787" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2299D990" w14:textId="32B23098" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidR="00B5729E" w:rsidRPr="00795880">
               <w:rPr>
@@ -3340,102 +3309,82 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="7F5FCEF7" w14:textId="77777777" w:rsidTr="000C1849">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BE8ACE4" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Types of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> learning program</w:t>
+              <w:t>Types of workplace learning program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="383D8397" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3450,85 +3399,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AEE0CC0" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ADWPL Course (SCSA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="096BF3E0" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3543,84 +3490,82 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D778EDA" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Work experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EAFF6B2" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3636,112 +3581,109 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F97D8A9" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Work shadowing </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="6FAD0CB3" w14:textId="77777777" w:rsidTr="000C1849">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1993D870" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57E2FA28" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3756,85 +3698,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A3B696" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Part of a VET program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A05B1A" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3849,84 +3789,82 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AD3E0A5" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SBT/SBA/ASBT/PAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D5DD882" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3942,51 +3880,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2447C068" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="0022414B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other (e.g. Internship)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4067,51 +4004,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>WORK PLACEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="6AC727B0" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3156C4B5" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
@@ -4120,51 +4056,50 @@
           <w:p w14:paraId="68C50E6C" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="784B963B" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4408" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="754A7EB3" w14:textId="0B8855FE" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4172,51 +4107,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ndustry:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5657" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="45EB8B4B" w14:textId="3DAA137F" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Main </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4229,92 +4163,90 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ctivity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5BF275ED" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06CF5B69" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Specific industry skills (e.g. Certificate II in Hospitality) to be addressed (if applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="4CC0F093" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3734" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FA2FA6F" w14:textId="557E35DE" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Start </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4322,51 +4254,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ate:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A6E5F66" w14:textId="2BBDEDE3" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Finish </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4374,51 +4305,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ate:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="674E9542" w14:textId="17959924" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4447,51 +4377,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ays:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="60F7B0C7" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3734" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20DA0AF3" w14:textId="7AA633A9" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Student’s </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4515,51 +4444,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ime:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67E2D40E" w14:textId="0FC700B8" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Finish </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4567,51 +4495,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ime:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03EE1DBE" w14:textId="11D41100" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="004F0032">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Student’s </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4639,51 +4566,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ours:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="61E254F3" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1945A952" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -4700,86 +4626,84 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="207D7F44" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Block</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09880A54" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -4797,51 +4721,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4300FBF4" w14:textId="080876F7" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>One</w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
@@ -4864,51 +4787,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>er week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17CE8567" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -4926,102 +4848,100 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68E07803" w14:textId="7319DA8E" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Split </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hifts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="066902C1" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -5038,111 +4958,108 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="059B5CAA" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="343EA23A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="000C1849"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="01AE34FF" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42E1CBDD" w14:textId="77777777" w:rsidR="00470B8E" w:rsidRPr="00795880" w:rsidRDefault="00470B8E" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5159,170 +5076,167 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B56B21A" w14:textId="77777777" w:rsidR="00470B8E" w:rsidRPr="00795880" w:rsidRDefault="00470B8E" w:rsidP="00470B8E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Placement includes out of school hours work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6331" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BFE9BDC" w14:textId="272DBA4E" w:rsidR="00470B8E" w:rsidRPr="00795880" w:rsidRDefault="00470B8E" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="000C1849" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>pecify:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="733FB1EB" w14:textId="77777777" w:rsidTr="000C1849">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1333C799" w14:textId="0F9902F9" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="000C1849">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Transport arrangements (whilst in the workplace):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6807" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E28833D" w14:textId="77777777" w:rsidR="000C1849" w:rsidRPr="00795880" w:rsidRDefault="000C1849" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D9980D3" w14:textId="77777777" w:rsidR="002702B3" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56DBB019" w14:textId="77777777" w:rsidR="00DC4525" w:rsidRPr="00795880" w:rsidRDefault="00DC4525" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
@@ -5373,255 +5287,231 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34F0139E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>HOST EMPLOYER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="2909595B" w14:textId="77777777" w:rsidTr="00470B8E">
         <w:trPr>
           <w:trHeight w:val="968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10005" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C4A4A18" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please complete all the following responses. If more space is </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> please attach the information. This will assist the school to manage their duty of care to the student and your responses will help you satisfy your relevant workplace obligations. You may wish to keep a file copy as a guide for any future placements. </w:t>
+              <w:t xml:space="preserve">Please complete all the following responses. If more space is needed please attach the information. This will assist the school to manage their duty of care to the student and your responses will help you satisfy your relevant workplace obligations. You may wish to keep a file copy as a guide for any future placements. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="265CA75F" w14:textId="77777777" w:rsidTr="00470B8E">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66B5BB58" w14:textId="61E577AA" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Company </w:t>
             </w:r>
             <w:r w:rsidR="00D4713B" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ame:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4874" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64E0FD27" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Proprietor/Supervisor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="69EB8418" w14:textId="77777777" w:rsidTr="00470B8E">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B8DB80F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Workplace:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4874" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16DAFB68" w14:textId="5947EEC8" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Job </w:t>
             </w:r>
             <w:r w:rsidR="00D4713B" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5633,127 +5523,124 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ole:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1D39A4EE" w14:textId="77777777" w:rsidTr="00470B8E">
         <w:trPr>
           <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B377938" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4874" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A320D6B" w14:textId="439DD39B" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="00CD20A1" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="3B0A22AC" w14:textId="77777777" w:rsidTr="006B6CE0">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4778F6E2" w14:textId="1C3D93F9" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Location of </w:t>
             </w:r>
             <w:r w:rsidR="00D4713B" w:rsidRPr="00795880">
               <w:rPr>
@@ -5777,153 +5664,149 @@
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(if different to the Address above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6319" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E9FFF18" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Business address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="183F32E1" w14:textId="77777777" w:rsidTr="00D4713B">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EE0E9FE" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6319" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="657D7004" w14:textId="61F85E2A" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="00CD20A1" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
             <w:r w:rsidR="002702B3" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="08CB120E" w14:textId="77777777" w:rsidTr="00D4713B">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8FAB05" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -5941,85 +5824,83 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61A0AB04" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I have consulted with my insurance broker to determine that my business holds the appropriate level of public liability cover for my business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BCDAE3D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -6037,153 +5918,149 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CA248AE" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I have provided a Certificate of Currency for this insurance to the school. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5EF5F3AC" w14:textId="77777777" w:rsidTr="00D4713B">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66852174" w14:textId="297CF40F" w:rsidR="00D4713B" w:rsidRPr="00795880" w:rsidRDefault="00D4713B" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supervisor’s name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5051234F" w14:textId="6CBCF432" w:rsidR="00D4713B" w:rsidRPr="00795880" w:rsidRDefault="00D4713B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A99F26C" w14:textId="26F40636" w:rsidR="00D4713B" w:rsidRPr="00795880" w:rsidRDefault="00CD20A1" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C91F08B" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:color w:val="auto"/>
@@ -6227,90 +6104,88 @@
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="516"/>
         <w:gridCol w:w="4363"/>
         <w:gridCol w:w="4443"/>
       </w:tblGrid>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="32AC08D9" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04D3212A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Host employer/workplace supervisor declaration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="3D52D9C2" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0CDC3657" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6327,118 +6202,156 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="771D6259" w14:textId="05D26DCA" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
+          <w:p w14:paraId="771D6259" w14:textId="2F5DB93C" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I have read the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...17 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004E7C78">
+              <w:instrText>HYPERLINK "https://apps.det.wa.edu.au/docserver/?key=33ou8UggnGZfq8mdzxQUE5"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00273827">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Student Work Placement G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273827">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273827">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ide (WorkS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273827">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273827">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>fe)</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B62397">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">and understand the responsibilities associated with working with children and young people.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="05492288" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E78B0D5" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6455,91 +6368,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6724AE8C" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I will provide planned learning and skill development activities appropriate for the student under the supervision of myself or a capable and trustworthy employee briefed for the task.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="4F4AE993" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61BE5D92" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6556,73 +6467,92 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F18A3A5" w14:textId="72D0F124" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">I confirm that the activities assigned will be suitable for the student and </w:t>
+              <w:t xml:space="preserve">I confirm that the activities assigned will be suitable for the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00084CFD">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidR="007B68CB" w:rsidRPr="00084CFD">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0044399B" w:rsidRPr="00084CFD">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
@@ -6643,51 +6573,51 @@
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00084CFD">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> risks </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">will be assessed and managed in accordance with the requirements of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="007B68CB" w:rsidRPr="00795880">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Work Health and Safety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="007B68CB" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
@@ -6737,51 +6667,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>to meet the Department’s requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1F6C34D8" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07EF972E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6798,51 +6727,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D876CF9" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I have been provided with details of any medication, adjustments, disability, and/or learning support the student may need.</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
@@ -6851,51 +6779,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="031BD543" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="153418A4" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6912,51 +6839,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0AA1FAB6" w14:textId="739DAAE3" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I will consult and cooperate with the school and will notify the school immediately of any health and safety incidents involving the student while on placement, including near misses, to enable the Department to fulfil its </w:t>
             </w:r>
             <w:r w:rsidR="00017F76" w:rsidRPr="00795880">
               <w:rPr>
@@ -6970,51 +6896,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>obligations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="348376BB" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5DD12735" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7031,111 +6956,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BD9FB1E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">I will provide a site-specific </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and the ongoing appropriate information, instruction, training, supervision and additional personal protective equipment as required through the work placement that enables the student to perform their work safely.</w:t>
+              <w:t>I will provide a site-specific induction and the ongoing appropriate information, instruction, training, supervision and additional personal protective equipment as required through the work placement that enables the student to perform their work safely.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="6EE66C43" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="326EACB1" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7152,91 +7055,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AE3C416" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I have been made aware of the nature of the work placement and of any restrictions which apply to the kinds of work the student can be required to perform.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="28BF76A5" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18D4323D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7253,92 +7154,90 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F981738" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I confirm that if the student is travelling in work vehicles, that the vehicles and drivers are currently licensed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="56E8840B" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54374D5D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7355,51 +7254,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="689FD62E" w14:textId="5E9C8218" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I will notify the </w:t>
             </w:r>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
@@ -7422,51 +7320,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>coordinator as soon as possible if the student is ill, injured, absent without explanation or if there are concerns about the student’s behaviour.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="380C26A2" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="311E71F7" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7483,51 +7380,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7806CDA5" w14:textId="045A9B71" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I will notify the workplace</w:t>
             </w:r>
             <w:r w:rsidR="00017F76" w:rsidRPr="00795880">
               <w:rPr>
@@ -7550,51 +7446,50 @@
             <w:r w:rsidR="00017F76" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="3315D176" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4532D9B6" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7611,91 +7506,109 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AD6F22F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>I am not aware of anything in the background of any employee who will have close or unsupervised contact with the student that would preclude that person from providing a child safe work environment.</w:t>
+              <w:t xml:space="preserve">I am not aware of anything in the background of any employee who will have close or unsupervised contact with the student that would preclude that person from providing a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>child</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> safe work environment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5241BD10" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="718"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67117448" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7712,76 +7625,89 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23A6D4E3" w14:textId="219DF2DB" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Child related workplace/industries only</w:t>
+              <w:t>Child related</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:color="FF0000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> workplace/industries only</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> - as per the </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Working with Children </w:t>
             </w:r>
             <w:r w:rsidR="00017F76" w:rsidRPr="00795880">
               <w:rPr>
@@ -7869,96 +7795,93 @@
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="3165E25A" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EFEFC48" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8806" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57213E75" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F100E" w:rsidRPr="005F100E" w14:paraId="29195AC7" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4879" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CA953FD" w14:textId="0823CB45" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -7975,51 +7898,50 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="035E751A" w14:textId="5155B3B8" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59BF1905" w14:textId="31F560A4" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -8042,51 +7964,50 @@
           <w:p w14:paraId="2ACA2C7C" w14:textId="5FDC7016" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F100E" w:rsidRPr="005F100E" w14:paraId="44ED5E86" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4879" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CBC53F1" w14:textId="02193D76" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -8104,51 +8025,50 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="772F4E70" w14:textId="26C4D875" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CE106C3" w14:textId="1FCEDD1E" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -8167,50 +8087,53 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51F1D10A" w14:textId="68B0B986" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6150181D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidSect="00DC4525">
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="426" w:right="1133" w:bottom="284" w:left="1247" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14883" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -8235,82 +8158,82 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58B9FDC8" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">DESCRIPTION OF THE PROPOSED ACTIVITIES - Employer to </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>add, confirm and sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="0E232BA5" w14:textId="77777777" w:rsidTr="00D4713B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10B393EF" w14:textId="1FE751F9" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8349,51 +8272,50 @@
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">isks </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="1214" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="543EF3FE" w14:textId="38FDC981" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:ind w:left="-340"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8486,51 +8408,50 @@
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>isks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="2CBAA49D" w14:textId="77777777" w:rsidTr="00D4713B">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="764E20A5" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8550,51 +8471,50 @@
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(student tasks to be undertaken during placement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="1214" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="015FFA5E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -8611,51 +8531,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(student or workplace)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="1214" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A14A870" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -8725,51 +8644,50 @@
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>has been undertaken by the school)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1C2BE15C" w14:textId="77777777" w:rsidTr="00D4713B">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F49E1B2" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
@@ -8779,51 +8697,50 @@
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Manual handling of materials and equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D654CBD" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
@@ -8833,51 +8750,50 @@
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Risk of injury arising from incorrect methods of lifting and replacing heavy items.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4863FB1C" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA54068" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="006735FC">
@@ -8929,719 +8845,689 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Ongoing supervision of student</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="344D46A9" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A714942" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="471443B7" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F769C0B" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1DF1B0CA" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="139C9431" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78EDEA9F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A4ED942" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="7A8FC5EC" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C17F9DE" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1ED9943D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C18B2CB" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5E3834A6" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78A8E711" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02B56C98" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0513A89D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="2536B1EF" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F3EEFE0" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C853D9E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E9996B0" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="054FCA63" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E54E90D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A7D7FA6" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B96DAAC" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="11653C59" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6113D988" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="518D1EA1" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DDCF9BB" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="341ACC00" w14:textId="77777777" w:rsidTr="00D4713B">
         <w:trPr>
           <w:trHeight w:val="858"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73C8EBC2" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Work Transport Arrangements (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E0971FA" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B667171" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="19DCB423" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="963"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0310EE93" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Students travelling in work vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B9D3753" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Travelling to different work sites</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19602E4B" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551580">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vehicle is licensed; driver(s) are licensed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="32A371C9" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42F761BB" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="276D138F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0C0C0C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E941983" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00551580" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1374FBF6" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795880">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9953,51 +9839,50 @@
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CONSENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="0091548E" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50EDCC4B" w14:textId="0C1538E2" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Student’s </w:t>
             </w:r>
             <w:r w:rsidR="00D4713B" w:rsidRPr="00795880">
@@ -10007,70 +9892,68 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ame:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DC32CA4" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53946FC9" w14:textId="55EA8989" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of </w:t>
             </w:r>
             <w:r w:rsidR="00D4713B" w:rsidRPr="00795880">
               <w:rPr>
@@ -10084,51 +9967,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>irth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="312FF9E2" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62657997" w14:textId="17A23F90" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
             <w:r w:rsidR="00D4713B" w:rsidRPr="00795880">
@@ -10139,51 +10021,50 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>umber:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69F683ED" w14:textId="41A995AB" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicare </w:t>
             </w:r>
             <w:r w:rsidR="00D4713B" w:rsidRPr="00795880">
@@ -10198,88 +10079,86 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>umber:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5F7F5CFD" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18922454" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Workplace:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39885A19" w14:textId="7A1964D3" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00AF2EDA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposed </w:t>
             </w:r>
@@ -10370,51 +10249,50 @@
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002702B3" w:rsidRPr="00795880" w14:paraId="2C8E7DE1" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="341F3705" w14:textId="3B3DE5D1" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="480"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Details (or attached) of any adjustment, disability, learning support, medication or factors the host employer should know: </w:t>
             </w:r>
           </w:p>
@@ -10457,218 +10335,233 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="504"/>
         <w:gridCol w:w="2924"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="582"/>
         <w:gridCol w:w="876"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="2161"/>
       </w:tblGrid>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="288E638D" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53418E05" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of person completing form:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14F22551" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Relationship to student:</w:t>
+              <w:t xml:space="preserve">Relationship </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> student:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="2185B616" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="798DEADE" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54782DE6" w14:textId="20A78AC8" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="0014731C" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Home number</w:t>
             </w:r>
             <w:r w:rsidR="002702B3" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1AA85735" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21A72231" w14:textId="5683F10C" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Work </w:t>
             </w:r>
             <w:r w:rsidR="0014731C" w:rsidRPr="00795880">
@@ -10679,92 +10572,90 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23D76E1F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00D4713B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="0F70D435" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47264BB8" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -10782,93 +10673,91 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2333A5EA" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I will notify the school if I have any concerns and the school with follow up and action.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5E961A3B" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7689B2B1" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -10886,51 +10775,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B992E68" w14:textId="2D157365" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I am aware of the contents of the </w:t>
             </w:r>
@@ -10984,51 +10872,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the Student Placement Record.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="7D3D90E2" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F792A17" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11046,129 +10933,147 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26509A56" w14:textId="4947CC32" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="002702B3" w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="002702B3" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">e placement includes out of hours work. The hours of work </w:t>
+              <w:t xml:space="preserve">e placement includes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002702B3" w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>out of hours</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002702B3" w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work. The hours of work </w:t>
             </w:r>
             <w:r w:rsidR="002702B3" w:rsidRPr="00070922">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>are:</w:t>
             </w:r>
             <w:r w:rsidR="00FF78CE" w:rsidRPr="00070922">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1259AD2B" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DEC1E6B" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11186,137 +11091,134 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2657D380" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I agree to make myself available as a contact for my child after normal business hours in the event of an emergency. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="7BA1745A" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9523" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15551208" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="6A099192" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BF98A6A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11333,218 +11235,212 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F40101A" w14:textId="7CE96D5B" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>To fulfil this role, I nominate</w:t>
             </w:r>
             <w:r w:rsidR="0079183D" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47B67835" w14:textId="194B564A" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="0060004D" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E2E5D06" w14:textId="39B1CE71" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="0014731C" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
             <w:r w:rsidR="0079183D" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13B38BDE" w14:textId="0AF9374E" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="0060004D" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="090826CE" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C228AA6" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242DB868" w14:textId="4255E096" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship </w:t>
             </w:r>
@@ -11589,51 +11485,50 @@
             <w:r w:rsidR="00FF78CE" w:rsidRPr="00F042CA">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="52C6A0E5" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18C56915" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11651,94 +11546,92 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="685CFF9A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>My child requires medication, adjustment, has a disability and/or learning support and I have informed the school of these requirements and consent that this information can be provided to the host employer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="1BED7320" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="291744E3" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11756,51 +11649,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBA8E2E" w14:textId="048580C3" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I am aware that transport arrangements for my child to and from the workplace are the responsibility of myself and/or my child.</w:t>
@@ -11818,51 +11710,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="47FB4720" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F664233" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -11881,93 +11772,91 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1106ABD8" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I have been informed of the relevant insurance information in relation to the placement, including information about the Public Liability insurance held by the host employer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="7C04FC58" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DE45F4F" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11985,51 +11874,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D291485" w14:textId="70D63919" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="008C58BC" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
@@ -12054,51 +11942,50 @@
             <w:r w:rsidR="002702B3" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the transport arrangements which are involved in this placement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="60DA7D77" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6651A77D" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -12116,93 +12003,91 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6593596C" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I am aware that my child may not be supervised during meal breaks and give permission for my child to leave the workplace during these breaks, including in vehicles driven to a meal provider by workplace colleagues.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="27802EEF" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="390C3A63" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -12220,93 +12105,91 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2528C0FB" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I consent to my child undertaking the placement outlined in this Student Placement Record. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="046B28E6" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B9540D1" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -12324,51 +12207,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9019" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27E48265" w14:textId="5EB9A378" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="008C58BC" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">My </w:t>
             </w:r>
@@ -12376,51 +12258,50 @@
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>child is aware of the actions they can take if they feel unsafe during the work placement, including if they have concerns about the behaviour of the host employer and/or their staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F100E" w:rsidRPr="005F100E" w14:paraId="5065BFF0" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4629" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2753E7E9" w14:textId="7ED2269F" w:rsidR="0044399B" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="0044399B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
@@ -12482,51 +12363,50 @@
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28B6875B" w14:textId="4240E96D" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="0044399B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1152"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
@@ -12552,51 +12432,50 @@
           <w:p w14:paraId="7D736E92" w14:textId="367630C9" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F100E" w:rsidRPr="005F100E" w14:paraId="2BA1595F" w14:textId="77777777" w:rsidTr="00AF2EDA">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4629" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F29B32D" w14:textId="280366A8" w:rsidR="0044399B" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="0044399B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
@@ -12614,51 +12493,50 @@
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B6AAE8E" w14:textId="2CC78943" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B5F8D15" w14:textId="11F29B42" w:rsidR="0044399B" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="0044399B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
@@ -12865,51 +12743,50 @@
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6869"/>
         <w:gridCol w:w="2738"/>
       </w:tblGrid>
       <w:tr w:rsidR="002702B3" w:rsidRPr="00795880" w14:paraId="5AC9F725" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3614C721" w14:textId="3E599E64" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Student’s </w:t>
             </w:r>
             <w:r w:rsidR="0079183D" w:rsidRPr="00795880">
               <w:rPr>
@@ -12948,51 +12825,50 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tudent names):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56281567" w14:textId="6255CFE8" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of </w:t>
             </w:r>
             <w:r w:rsidR="0024593C" w:rsidRPr="00795880">
               <w:rPr>
@@ -13039,51 +12915,50 @@
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="4129"/>
         <w:gridCol w:w="4986"/>
       </w:tblGrid>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="09BDD00D" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58DD59E3" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13100,51 +12975,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3ECE41C4" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="0024593C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The placement conforms to the requirements of Department’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
@@ -13192,51 +13066,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="3D52F198" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51E34003" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13253,51 +13126,50 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="161BA343" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="0024593C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The school will report incidents affecting the safety of students, including near misses, while the student is undertaking workplace learning in accordance with the Department’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
@@ -13332,51 +13204,50 @@
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. In accordance with the Department policy, incidents must be reported as soon as possible but within 24 hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="5E80D2F6" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="320B2D29" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13393,129 +13264,149 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71D048AC" w14:textId="1F5BA7A2" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="0024593C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>student(s) is/</w:t>
+              <w:t xml:space="preserve">student(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:u w:color="FF0000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795880">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:u w:color="FF0000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="004B6C1F" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
             <w:r w:rsidR="004B6C1F" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>aware</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of whom to contact in an emergency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="0E35E3E8" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F2A178A" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13532,87 +13423,74 @@
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CD5B963" w14:textId="61253CD7" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The host employer has been provided with information about any medication, adjustments, disability, and/or learning support that students </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>The host employer has been provided with information about any medication, adjustments, disability, and/or learning support that students require</w:t>
+            </w:r>
             <w:r w:rsidRPr="00335C70">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -13654,51 +13532,50 @@
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:u w:color="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> consented to this information being shared.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="063B693B" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="151A773D" w14:textId="335D1556" w:rsidR="0044399B" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="0044399B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -13717,51 +13594,50 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E31E131" w14:textId="7DE99BB0" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A98E473" w14:textId="0F2B5449" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="00D026C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -13786,87 +13662,88 @@
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795880" w:rsidRPr="00795880" w14:paraId="3D55C78F" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3040B468" w14:textId="52B8BC28" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="00FD09EC">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I am satisfied that the arrangements for this placement meet Duty of Care for </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009D024A" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Public School</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00FD09EC" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Students P</w:t>
             </w:r>
             <w:r w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">olicy and Workplace Learning </w:t>
             </w:r>
             <w:r w:rsidR="00FD09EC" w:rsidRPr="00795880">
               <w:rPr>
                 <w:rStyle w:val="None"/>
@@ -13917,51 +13794,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I approve the student(s) named in the attachment to participate in this program.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F100E" w:rsidRPr="005F100E" w14:paraId="73392A07" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1ED58142" w14:textId="7821A549" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -13977,51 +13853,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="633D250F" w14:textId="4A00E3D2" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BC39A2C" w14:textId="08250487" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -14045,51 +13920,50 @@
           <w:p w14:paraId="10FA73CD" w14:textId="1F30D4BF" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F100E" w:rsidRPr="005F100E" w14:paraId="439810C4" w14:textId="77777777" w:rsidTr="002702B3">
         <w:trPr>
           <w:trHeight w:val="703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="730E5556" w14:textId="44EFC55E" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -14108,51 +13982,50 @@
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FEBAA2A" w14:textId="50E0F1D6" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="002702B3" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2EEBD8F0" w14:textId="510CCACA" w:rsidR="002702B3" w:rsidRPr="005F100E" w:rsidRDefault="0044399B" w:rsidP="002702B3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F100E">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -14188,159 +14061,548 @@
     <w:p w14:paraId="3BC8085E" w14:textId="77777777" w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidRDefault="002702B3" w:rsidP="002702B3">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002702B3" w:rsidRPr="00795880" w:rsidSect="002702B3">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1247" w:left="1247" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44963B78" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="5A10F933" w14:textId="77777777" w:rsidR="00531024" w:rsidRDefault="00531024" w:rsidP="006451B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EA94811" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="0215D293" w14:textId="77777777" w:rsidR="00531024" w:rsidRDefault="00531024" w:rsidP="006451B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B36BAE6" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="5CDE253C" w14:textId="77777777" w:rsidR="00531024" w:rsidRDefault="00531024" w:rsidP="006451B6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CFE26F7" w14:textId="77777777" w:rsidR="00F00EFA" w:rsidRDefault="00F00EFA" w:rsidP="006451B6">
+    <w:p w14:paraId="3AD9576D" w14:textId="77777777" w:rsidR="00531024" w:rsidRDefault="00531024" w:rsidP="006451B6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BACE00E" w14:textId="3069CEC2" w:rsidR="00095412" w:rsidRDefault="00095412">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="662DBB0C" wp14:editId="281EFED6">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1254011254" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="49B9EB83" w14:textId="7C8CEF08" w:rsidR="00095412" w:rsidRPr="00095412" w:rsidRDefault="00095412" w:rsidP="00095412">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00095412">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="662DBB0C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="49B9EB83" w14:textId="7C8CEF08" w:rsidR="00095412" w:rsidRPr="00095412" w:rsidRDefault="00095412" w:rsidP="00095412">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00095412">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43C5BE59" w14:textId="040A8E2A" w:rsidR="00095412" w:rsidRDefault="00095412">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23FCA00D" wp14:editId="3359FF9E">
+              <wp:simplePos x="792480" y="360680"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1166575641" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="374651E4" w14:textId="1FC068E7" w:rsidR="00095412" w:rsidRPr="00095412" w:rsidRDefault="00095412" w:rsidP="00095412">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00095412">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="23FCA00D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="374651E4" w14:textId="1FC068E7" w:rsidR="00095412" w:rsidRPr="00095412" w:rsidRDefault="00095412" w:rsidP="00095412">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00095412">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71FD8279" w14:textId="72210822" w:rsidR="00095412" w:rsidRDefault="00095412">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7841F696" wp14:editId="4ECA889B">
+              <wp:simplePos x="790575" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1560428782" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02DA3710" w14:textId="087F0ADA" w:rsidR="00095412" w:rsidRPr="00095412" w:rsidRDefault="00095412" w:rsidP="00095412">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00095412">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7841F696" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="02DA3710" w14:textId="087F0ADA" w:rsidR="00095412" w:rsidRPr="00095412" w:rsidRDefault="00095412" w:rsidP="00095412">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00095412">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A184C2EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033C4925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -18071,51 +18333,51 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1814372549">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2100909174">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="25452924">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1404257992">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="506559861">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="866873853">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1057363625">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="497422447">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="7DEC229A">
+      <w:lvl w:ilvl="0" w:tplc="A5788062">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
             <w14:srgbClr w14:val="000000"/>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
@@ -18166,183 +18428,188 @@
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1498300298">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="637492355">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1774861978">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1334188111">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="751858177">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="C004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D16092"/>
     <w:rsid w:val="00017F76"/>
     <w:rsid w:val="00020CAB"/>
     <w:rsid w:val="00023976"/>
     <w:rsid w:val="000306F9"/>
     <w:rsid w:val="000507F7"/>
     <w:rsid w:val="0005746E"/>
     <w:rsid w:val="00061689"/>
     <w:rsid w:val="0006631F"/>
     <w:rsid w:val="00070922"/>
     <w:rsid w:val="000755DF"/>
+    <w:rsid w:val="000843FA"/>
     <w:rsid w:val="00084597"/>
     <w:rsid w:val="00084CFD"/>
+    <w:rsid w:val="00095412"/>
     <w:rsid w:val="000A389A"/>
     <w:rsid w:val="000A53D5"/>
     <w:rsid w:val="000B2D2A"/>
     <w:rsid w:val="000C1849"/>
     <w:rsid w:val="000C1986"/>
     <w:rsid w:val="000D2038"/>
     <w:rsid w:val="000D3F25"/>
     <w:rsid w:val="000D4373"/>
     <w:rsid w:val="000D5FF3"/>
     <w:rsid w:val="000E433F"/>
     <w:rsid w:val="000E444E"/>
     <w:rsid w:val="000F4EFF"/>
     <w:rsid w:val="000F533F"/>
     <w:rsid w:val="00103BBB"/>
     <w:rsid w:val="001107C2"/>
     <w:rsid w:val="001467B5"/>
     <w:rsid w:val="0014731C"/>
     <w:rsid w:val="00154773"/>
     <w:rsid w:val="001717C6"/>
     <w:rsid w:val="001809E9"/>
     <w:rsid w:val="001A40B5"/>
     <w:rsid w:val="001A6270"/>
     <w:rsid w:val="001A63A7"/>
     <w:rsid w:val="001B0712"/>
     <w:rsid w:val="001E0BA7"/>
     <w:rsid w:val="001E64A7"/>
     <w:rsid w:val="00200D8F"/>
     <w:rsid w:val="00207D50"/>
     <w:rsid w:val="00221D2D"/>
     <w:rsid w:val="00222D61"/>
     <w:rsid w:val="002243C8"/>
     <w:rsid w:val="0023182D"/>
     <w:rsid w:val="00234E04"/>
     <w:rsid w:val="0024593C"/>
     <w:rsid w:val="002539E9"/>
     <w:rsid w:val="0025550D"/>
     <w:rsid w:val="002616A7"/>
     <w:rsid w:val="00262397"/>
     <w:rsid w:val="0027001E"/>
     <w:rsid w:val="002702B3"/>
+    <w:rsid w:val="00273827"/>
     <w:rsid w:val="00283937"/>
     <w:rsid w:val="00290EE4"/>
     <w:rsid w:val="002A6B93"/>
     <w:rsid w:val="002C3982"/>
     <w:rsid w:val="002D52F3"/>
     <w:rsid w:val="002E0EF9"/>
     <w:rsid w:val="002E13DD"/>
     <w:rsid w:val="002E6A0A"/>
     <w:rsid w:val="002F041B"/>
     <w:rsid w:val="002F0B02"/>
     <w:rsid w:val="003059AB"/>
     <w:rsid w:val="003059BE"/>
     <w:rsid w:val="00311B98"/>
     <w:rsid w:val="00317D89"/>
     <w:rsid w:val="00323189"/>
     <w:rsid w:val="00324FE9"/>
     <w:rsid w:val="00325B95"/>
     <w:rsid w:val="00335361"/>
     <w:rsid w:val="00335C70"/>
     <w:rsid w:val="0034076D"/>
     <w:rsid w:val="00361268"/>
     <w:rsid w:val="00362ED9"/>
     <w:rsid w:val="003712B3"/>
     <w:rsid w:val="00384BA4"/>
     <w:rsid w:val="0038544A"/>
     <w:rsid w:val="003A5C83"/>
     <w:rsid w:val="003A71DC"/>
     <w:rsid w:val="003C7354"/>
     <w:rsid w:val="003D5A21"/>
     <w:rsid w:val="003E7368"/>
     <w:rsid w:val="003F148F"/>
     <w:rsid w:val="003F35E3"/>
     <w:rsid w:val="003F69FB"/>
     <w:rsid w:val="0040147D"/>
     <w:rsid w:val="0043046B"/>
     <w:rsid w:val="00442156"/>
     <w:rsid w:val="0044399B"/>
     <w:rsid w:val="00457358"/>
     <w:rsid w:val="00461345"/>
     <w:rsid w:val="00470B8E"/>
     <w:rsid w:val="00471285"/>
     <w:rsid w:val="00483B4E"/>
     <w:rsid w:val="004B6C1F"/>
     <w:rsid w:val="004C54F8"/>
     <w:rsid w:val="004C794D"/>
     <w:rsid w:val="004D58E0"/>
     <w:rsid w:val="004D646E"/>
+    <w:rsid w:val="004E7C78"/>
     <w:rsid w:val="004F0032"/>
     <w:rsid w:val="00504C50"/>
     <w:rsid w:val="00514D21"/>
     <w:rsid w:val="005226C1"/>
     <w:rsid w:val="00527D47"/>
     <w:rsid w:val="00530D66"/>
+    <w:rsid w:val="00531024"/>
     <w:rsid w:val="005342AB"/>
     <w:rsid w:val="005350BF"/>
     <w:rsid w:val="00551580"/>
     <w:rsid w:val="0055333E"/>
     <w:rsid w:val="005574AA"/>
     <w:rsid w:val="0057440B"/>
     <w:rsid w:val="00590815"/>
     <w:rsid w:val="005A406B"/>
     <w:rsid w:val="005A5ECD"/>
     <w:rsid w:val="005A615C"/>
     <w:rsid w:val="005B4820"/>
     <w:rsid w:val="005B558A"/>
     <w:rsid w:val="005D6960"/>
     <w:rsid w:val="005E1F35"/>
     <w:rsid w:val="005E2474"/>
     <w:rsid w:val="005F100E"/>
     <w:rsid w:val="0060004D"/>
     <w:rsid w:val="006262D3"/>
     <w:rsid w:val="006451B6"/>
     <w:rsid w:val="00645A61"/>
     <w:rsid w:val="00661E01"/>
     <w:rsid w:val="0067328D"/>
     <w:rsid w:val="006735FC"/>
     <w:rsid w:val="006766FC"/>
     <w:rsid w:val="006960EB"/>
@@ -18392,89 +18659,93 @@
     <w:rsid w:val="00870C3B"/>
     <w:rsid w:val="008A4CE1"/>
     <w:rsid w:val="008C279F"/>
     <w:rsid w:val="008C58BC"/>
     <w:rsid w:val="008D14EE"/>
     <w:rsid w:val="008E528D"/>
     <w:rsid w:val="009064C6"/>
     <w:rsid w:val="00916EF9"/>
     <w:rsid w:val="0092177A"/>
     <w:rsid w:val="009303C2"/>
     <w:rsid w:val="00931F64"/>
     <w:rsid w:val="00937225"/>
     <w:rsid w:val="009420DF"/>
     <w:rsid w:val="009430D4"/>
     <w:rsid w:val="00944290"/>
     <w:rsid w:val="00945A02"/>
     <w:rsid w:val="00957983"/>
     <w:rsid w:val="00965ACE"/>
     <w:rsid w:val="00966F0A"/>
     <w:rsid w:val="009672AD"/>
     <w:rsid w:val="00975000"/>
     <w:rsid w:val="009930D2"/>
     <w:rsid w:val="009935F8"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009B01C8"/>
+    <w:rsid w:val="009C0794"/>
     <w:rsid w:val="009C5156"/>
     <w:rsid w:val="009D024A"/>
     <w:rsid w:val="009D02FD"/>
     <w:rsid w:val="009E4397"/>
     <w:rsid w:val="009E4509"/>
     <w:rsid w:val="009E613A"/>
     <w:rsid w:val="00A006A9"/>
     <w:rsid w:val="00A10776"/>
     <w:rsid w:val="00A23EB4"/>
     <w:rsid w:val="00A27350"/>
     <w:rsid w:val="00A27D54"/>
     <w:rsid w:val="00A359F9"/>
     <w:rsid w:val="00A41205"/>
     <w:rsid w:val="00A4775A"/>
     <w:rsid w:val="00A52E8A"/>
     <w:rsid w:val="00A617C1"/>
     <w:rsid w:val="00A746F1"/>
     <w:rsid w:val="00A83CE5"/>
     <w:rsid w:val="00A858EA"/>
     <w:rsid w:val="00A86BBB"/>
     <w:rsid w:val="00A90C99"/>
     <w:rsid w:val="00AA578A"/>
     <w:rsid w:val="00AA5BC2"/>
     <w:rsid w:val="00AC1DCE"/>
     <w:rsid w:val="00AC6B74"/>
+    <w:rsid w:val="00AD1173"/>
     <w:rsid w:val="00AF2EDA"/>
     <w:rsid w:val="00AF33C0"/>
     <w:rsid w:val="00B00901"/>
     <w:rsid w:val="00B0390C"/>
     <w:rsid w:val="00B06D1C"/>
     <w:rsid w:val="00B33A66"/>
     <w:rsid w:val="00B44B13"/>
     <w:rsid w:val="00B5729E"/>
     <w:rsid w:val="00B57FCC"/>
     <w:rsid w:val="00B617FE"/>
     <w:rsid w:val="00B62110"/>
+    <w:rsid w:val="00B62397"/>
     <w:rsid w:val="00B66197"/>
     <w:rsid w:val="00B74170"/>
     <w:rsid w:val="00B77A42"/>
+    <w:rsid w:val="00B77D35"/>
     <w:rsid w:val="00B81750"/>
     <w:rsid w:val="00B87F87"/>
     <w:rsid w:val="00B974C7"/>
     <w:rsid w:val="00BA3523"/>
     <w:rsid w:val="00BA59EF"/>
     <w:rsid w:val="00BB232A"/>
     <w:rsid w:val="00BC75F7"/>
     <w:rsid w:val="00BD1D21"/>
     <w:rsid w:val="00BD77F0"/>
     <w:rsid w:val="00BE3B5D"/>
     <w:rsid w:val="00BE4DCB"/>
     <w:rsid w:val="00BF1B01"/>
     <w:rsid w:val="00C07B4E"/>
     <w:rsid w:val="00C320F9"/>
     <w:rsid w:val="00C45FFF"/>
     <w:rsid w:val="00C63421"/>
     <w:rsid w:val="00C67371"/>
     <w:rsid w:val="00C71153"/>
     <w:rsid w:val="00C919EA"/>
     <w:rsid w:val="00CA18B6"/>
     <w:rsid w:val="00CA417D"/>
     <w:rsid w:val="00CC0472"/>
     <w:rsid w:val="00CC15D4"/>
     <w:rsid w:val="00CD20A1"/>
     <w:rsid w:val="00CD2600"/>
@@ -18482,50 +18753,51 @@
     <w:rsid w:val="00CE622F"/>
     <w:rsid w:val="00CE6B48"/>
     <w:rsid w:val="00CF5D34"/>
     <w:rsid w:val="00D026C7"/>
     <w:rsid w:val="00D118B1"/>
     <w:rsid w:val="00D16092"/>
     <w:rsid w:val="00D16362"/>
     <w:rsid w:val="00D3188C"/>
     <w:rsid w:val="00D37DD7"/>
     <w:rsid w:val="00D4713B"/>
     <w:rsid w:val="00D70F02"/>
     <w:rsid w:val="00D825D6"/>
     <w:rsid w:val="00D85271"/>
     <w:rsid w:val="00D86518"/>
     <w:rsid w:val="00DB30EA"/>
     <w:rsid w:val="00DC4525"/>
     <w:rsid w:val="00DC6CB0"/>
     <w:rsid w:val="00DE4D78"/>
     <w:rsid w:val="00DE5558"/>
     <w:rsid w:val="00DF2959"/>
     <w:rsid w:val="00E07B99"/>
     <w:rsid w:val="00E17108"/>
     <w:rsid w:val="00E214BD"/>
     <w:rsid w:val="00E34562"/>
     <w:rsid w:val="00E3476B"/>
+    <w:rsid w:val="00E35764"/>
     <w:rsid w:val="00E44B8C"/>
     <w:rsid w:val="00E74F88"/>
     <w:rsid w:val="00E770CC"/>
     <w:rsid w:val="00E84824"/>
     <w:rsid w:val="00E85619"/>
     <w:rsid w:val="00E90782"/>
     <w:rsid w:val="00E94269"/>
     <w:rsid w:val="00E96581"/>
     <w:rsid w:val="00EB29C9"/>
     <w:rsid w:val="00EB3FE5"/>
     <w:rsid w:val="00EB50EA"/>
     <w:rsid w:val="00EB7981"/>
     <w:rsid w:val="00EC1B61"/>
     <w:rsid w:val="00EE23CD"/>
     <w:rsid w:val="00EE4482"/>
     <w:rsid w:val="00EF2C66"/>
     <w:rsid w:val="00EF611C"/>
     <w:rsid w:val="00F0069E"/>
     <w:rsid w:val="00F00EFA"/>
     <w:rsid w:val="00F042CA"/>
     <w:rsid w:val="00F27EEF"/>
     <w:rsid w:val="00F3731A"/>
     <w:rsid w:val="00F52733"/>
     <w:rsid w:val="00F64085"/>
     <w:rsid w:val="00F657BE"/>
@@ -35036,51 +35308,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="851720207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartmove.safetyline.wa.gov.au/wp-content/uploads/Student_Work_Placement_Guide_2007_PDF.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a147282.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a147282.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35342,84 +35614,117 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A834673-D674-4AB3-87A4-6781FCD6E017}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11081</Characters>
+  <Pages>1</Pages>
+  <Words>1935</Words>
+  <Characters>11034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>395</Lines>
-  <Paragraphs>254</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Workplace Learning for Public Schools Procedures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Systemic Pty Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12750</CharactersWithSpaces>
+  <CharactersWithSpaces>12944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Workplace Learning for Public Schools Procedures</dc:title>
   <dc:creator>TRUONG Ai-Ling</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EffectiveDate">
     <vt:filetime>2018-12-31T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocControlStatement">
     <vt:lpwstr>Uncontrolled when printed</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FooterStatement">
     <vt:lpwstr>All policy and procedural statements contained within this document are lawful orders for the purposes of section 80(a) of the Public Sector Management Act 1994 (WA) and are therefore to be observed by all Department of Education employees.</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5d0240ee,4abeb176,45888819</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SetDate">
+    <vt:lpwstr>2026-05-18T00:05:25Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_SiteId">
+    <vt:lpwstr>e08016f9-d1fd-4cbb-83b0-b76eb4361627</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ActionId">
+    <vt:lpwstr>47129308-d098-49ad-96f5-d54f3859e54e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1ab51697-d8d5-4b00-af1f-cc3ba473113c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>